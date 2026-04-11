--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -4366,286 +4366,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
+                <w:t xml:space="preserve">A Ground Penetrating Radar and Electrical Resistivity Tomography Prospection for Detecting Sterile Bodies in the Phosphatic Bearing of Sidi Chennane (Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vaudelet</w:t>
+                <w:t xml:space="preserve">Nora El Assel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzouz Kchikach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schmutz</w:t>
+                <w:t xml:space="preserve">Teresa Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pessel</w:t>
+                <w:t xml:space="preserve">José Antonio Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Franceschi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Mohammed Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.406 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijg.2011.24044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825488v1</w:t>
+                <w:t xml:space="preserve">hal-05367807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ground Penetrating Radar and Electrical Resistivity Tomography Prospection for Detecting Sterile Bodies in the Phosphatic Bearing of Sidi Chennane (Morocco)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Teixidó</w:t>
+                <w:t xml:space="preserve">P. Vaudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Peña</w:t>
+                <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Jaffal</w:t>
+                <w:t xml:space="preserve">M. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 ((4):), pp.738-751 (IF 1,185)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367807v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of doline geometry using geophysics on the Quercy plateau karst (South France)</w:t>
               </w:r>
@@ -5189,307 +5189,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical characterisation of karstic networks – Application to the Ouysse system (Poumeyssen, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective medium theories for modelling the relationships between electromagnetic properties and hydrological variables in geomaterials: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+                <w:t xml:space="preserve">P Cosenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Boucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
+                <w:t xml:space="preserve">A Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 341 (10-11), p. 810-817. </w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (5-6), pp.563-578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2009009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514233v1</w:t>
+                <w:t xml:space="preserve">hal-01740108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective medium theories for modelling the relationships between electromagnetic properties and hydrological variables in geomaterials: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical characterisation of karstic networks – Application to the Ouysse system (Poumeyssen, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Cosenza</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+                <w:t xml:space="preserve">Marie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (10-11), p. 810-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2009009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740108v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the 3D structure of an earthflow by geophysical methods. The case of Super Sauze, in the French southern Alps</w:t>
               </w:r>
@@ -6480,281 +6480,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01449673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La friche industrielle de Mortagne-du-Nord (59) - III - Approche méthodologique d'étude géophysique non-destructive des sites pollués par des eaux fortement minéralisées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the karst aquifer structure of the Lamalou area (Herault, France) with ground penetrating radar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Al-Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dukhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51, pp.97*10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-9851(02)00215-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647757v1</w:t>
+                <w:t xml:space="preserve">hal-00012886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the karst aquifer structure of the Lamalou area (Herault, France) with ground penetrating radar.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La friche industrielle de Mortagne-du-Nord (59) - III - Approche méthodologique d'étude géophysique non-destructive des sites pollués par des eaux fortement minéralisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 173 (5), pp.471-477</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00012886v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multidisciplinaire pour la connaissance d’un glissement-coulée dans les marnes noires du Callovien-Oxfordien (Super Sauze, Alpes-de-Haute-Provence, France).</w:t>
               </w:r>
@@ -6779,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Flageollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6874,51 +6874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint electrical and time domain electromagnetism (TDEM) data inversion applied to the Super-Sauze earthflow (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,51 +7353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'association des méthodes TDEM (Time-Domain Electromagnetism) et électrique pour la connaissance de la structure interne du glissement-coulée de Super Sauze (Bassin de Barcelonnette, Alpes de Haute Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,390 +8259,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse seismic experiments to constrain hydrodynamic parameters at the stream-aquifer interface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivière</w:t>
+                <w:t xml:space="preserve">Monitoring of the soil depollution using geophysical electrical methods: laboratory measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Iravani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenne Schneider</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Maineult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Viennes, Austria</w:t>
+              <w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux - JEMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106846v1</w:t>
+                <w:t xml:space="preserve">hal-01832859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the soil depollution using geophysical electrical methods: laboratory measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Maineult</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.H. Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux - JEMP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832859v1</w:t>
+                <w:t xml:space="preserve">hal-01980387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+                <w:t xml:space="preserve">Time-lapse seismic experiments to constrain hydrodynamic parameters at the stream-aquifer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Viennes, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980387v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between DC ERT and Moving Multi-Depth Electrostatic Arrays in an Urban Context</w:t>
               </w:r>
@@ -9999,277 +9999,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Tomography (ERT) geophysical prospection around the caves of Ojo Guareña Complex (Merindad de Sotoscueva, Burgos, Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bermejo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Benito-Calvo</w:t>
+                <w:t xml:space="preserve">Danièle Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congreso UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01130601v1</w:t>
+                <w:t xml:space="preserve">hal-01147317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+                <w:t xml:space="preserve">Electrical Resistivity Tomography (ERT) geophysical prospection around the caves of Ojo Guareña Complex (Merindad de Sotoscueva, Burgos, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bermejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Parés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Valdes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gombert</w:t>
+                <w:t xml:space="preserve">A. Benito-Calvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t>
+              <w:t xml:space="preserve">XVII Congreso UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147317v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTION GEOPHYSIQUE DANS LE CADRE D'UNE ETUDE DE LA VARIABILITE SPATIALE DES RENDEMENTS AGRICOLES</w:t>
               </w:r>
@@ -10816,51 +10816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologies périglaciaires de la plaine de Pierrelaye (95) : apport de la géophysique et impact sur la migration des polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,735 +10931,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Up-to-date of surface based hydrogeophysics in karst systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
+              <w:t xml:space="preserve">iDUST, The inter-Disciplinary Underground Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, APT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740101v1</w:t>
+                <w:t xml:space="preserve">hal-02303106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Near Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2010 - 16th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland. pp.10</w:t>
+              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564371v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero Offset Profiling Using Frequency Cross-hole Radars in a Layered Embankment Test Site: Antenna Design, Simulation and Experimental Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Froumentin</w:t>
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Paper B04, session Investigations of landfills, Near Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th PIERS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cambridge, United States. 1p</w:t>
+              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234628v1</w:t>
+                <w:t xml:space="preserve">hal-02753934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-to-date of surface based hydrogeophysics in karst systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Plagnes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDUST, The inter-Disciplinary Underground Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, APT, France</w:t>
+              <w:t xml:space="preserve">Near Surface 2010 - 16th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303106v1</w:t>
+                <w:t xml:space="preserve">hal-00564371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Near Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+                <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816297v1</w:t>
+                <w:t xml:space="preserve">hal-01740101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Paper B04, session Investigations of landfills, Near Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Zero Offset Profiling Using Frequency Cross-hole Radars in a Layered Embankment Test Site: Antenna Design, Simulation and Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">The 28th PIERS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cambridge, United States. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753934v1</w:t>
+                <w:t xml:space="preserve">hal-01234628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie géoélectrique poru la caractérisation de sites pollués: un cas d'étude</w:t>
               </w:r>
@@ -11770,77 +11770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie géoélectrique poru la caractérisation de sites pollués : un cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vaudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11889,299 +11889,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML: numerical and experimental validation</w:t>
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dhemaied</w:t>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.4849</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740111v1</w:t>
+                <w:t xml:space="preserve">hal-00405829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML: numerical and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dhemaied</w:t>
+                <w:t xml:space="preserve">A Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Guérin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.4849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405829v1</w:t>
+                <w:t xml:space="preserve">hal-01740111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12258,51 +12258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation modelling in viscoelastic media: Application to sedimentary basin of Tunis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouden-Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13030,51 +13030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bégassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13207,51 +13207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical method contribution to the Super Sauze (South France) flowslide knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13967,51 +13967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14369,51 +14369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05456721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie L Zohor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845998v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04186104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamini Singha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03679878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14101632" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03247001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Sabor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Steck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03097604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Iravani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32389/JEEG20-050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donissongou Dimitri Soro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Angelbert Biaou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Outoumbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.02.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Galibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015052" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2013-0120.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vald&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTD6TD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1133-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bechkit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C43WZ2CV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lghoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Pena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Kchikach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-012-0172-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSKXS4X4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.637495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Assel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixid&#243;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pe&#241;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2011.24044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobachev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG13.4.351" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gassat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647757v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Fares" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dukhan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(02)00215-X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NVTZ64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Flageollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vassal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorenzati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrigue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain-Ribstein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Talbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Ramirez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schott" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Luli Zohor&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Froment" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nianzou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04208572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febriwan Mohamad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfadli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugagraha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01832859v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025225v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130601v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bermejo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ortega" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Par&#233;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benito-Calvo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132602v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577901v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramirez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309316v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wahlen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05456721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie L Zohor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845998v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04186104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamini Singha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03679878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14101632" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03247001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Sabor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Steck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03097604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Iravani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32389/JEEG20-050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donissongou Dimitri Soro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Angelbert Biaou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Outoumbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.02.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Galibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015052" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2013-0120.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vald&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTD6TD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1133-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bechkit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C43WZ2CV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lghoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Pena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Kchikach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-012-0172-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSKXS4X4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.637495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Assel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixid&#243;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pe&#241;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2011.24044" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobachev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG13.4.351" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gassat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012886v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Fares" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dukhan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(02)00215-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NVTZ64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647757v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Flageollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vassal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorenzati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrigue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain-Ribstein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Talbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Ramirez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schott" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Luli Zohor&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Froment" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nianzou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04208572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febriwan Mohamad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfadli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugagraha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01832859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025225v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130601v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bermejo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ortega" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Par&#233;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benito-Calvo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132602v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577901v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramirez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309316v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wahlen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>