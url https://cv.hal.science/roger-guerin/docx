--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2756,334 +2756,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02087563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D characterization of near-surface V P/V S: surface-wave dispersion inversion versus refraction tomography</w:t>
+                <w:t xml:space="preserve">Application of combined time‐lapse seismic refraction and electrical resistivity tomography to the analysis of infiltration and dissolution processes in the epikarst of the Causse du Larzac (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐yves Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13 (4), pp.315-331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015028⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.13-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187714v1</w:t>
+                <w:t xml:space="preserve">hal-03197129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of combined time‐lapse seismic refraction and electrical resistivity tomography to the analysis of infiltration and dissolution processes in the epikarst of the Causse du Larzac (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D characterization of near-surface V P/V S: surface-wave dispersion inversion versus refraction tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Valois</w:t>
+                <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐yves Galibert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.13-22. </w:t>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.315-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2015028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197129v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting different water table levels in a shallow aquifer with combined P-, surface and SH-wave surveys: Insights from VP/VS or Poisson's ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3153,290 +3153,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic study of the low-permeability volume in southern France karst systems</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity of high-resolution Chalk groundwater geochemistry – Underground quarry at Saint Martin-le-Noeud, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Valois</w:t>
+                <w:t xml:space="preserve">S. Barhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Mendes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Valdès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1190/GEO2013-0120.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 519 ((part A):), pp.756-768 (IF 2,693). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196397v1</w:t>
+                <w:t xml:space="preserve">hal-01056906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of high-resolution Chalk groundwater geochemistry – Underground quarry at Saint Martin-le-Noeud, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic study of the low-permeability volume in southern France karst systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marlin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.08.001⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79 (1), pp.EN1-EN13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2013-0120.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01056906v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeological modeling constraints provided by geophysical and geochemical mapping of a chlorinated ethenes plume in northern France</w:t>
               </w:r>
@@ -4366,342 +4366,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ground Penetrating Radar and Electrical Resistivity Tomography Prospection for Detecting Sterile Bodies in the Phosphatic Bearing of Sidi Chennane (Morocco)</w:t>
+                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora El Assel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Azzouz Kchikach</w:t>
+                <w:t xml:space="preserve">P. Vaudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Teixidó</w:t>
+                <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Peña</w:t>
+                <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Jaffal</w:t>
+                <w:t xml:space="preserve">Michel Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 ((4):), pp.738-751 (IF 1,185)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367807v1</w:t>
+                <w:t xml:space="preserve">hal-00825488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of contaminant plumes with geoelectrical methods. A case study in urban context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Ground Penetrating Radar and Electrical Resistivity Tomography Prospection for Detecting Sterile Bodies in the Phosphatic Bearing of Sidi Chennane (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora El Assel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzouz Kchikach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vaudelet</w:t>
+                <w:t xml:space="preserve">Teresa Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schmutz</w:t>
+                <w:t xml:space="preserve">José Antonio Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pessel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Mohammed Jaffal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02, pp.406 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ijg.2011.24044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825488v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of doline geometry using geophysics on the Quercy plateau karst (South France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4816,51 +4816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Plagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Bosch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5049,51 +5049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karstic Morphologies Identified with Geophysics around Saulges Caves (Mayenne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5189,307 +5189,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective medium theories for modelling the relationships between electromagnetic properties and hydrological variables in geomaterials: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical characterisation of karstic networks – Application to the Ouysse system (Poumeyssen, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Cosenza</w:t>
+                <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ghorbani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+                <w:t xml:space="preserve">Marie Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 7 (5-6), pp.563-578. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (10-11), p. 810-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2009009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740108v1</w:t>
+                <w:t xml:space="preserve">hal-00514233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical characterisation of karstic networks – Application to the Ouysse system (Poumeyssen, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective medium theories for modelling the relationships between electromagnetic properties and hydrological variables in geomaterials: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Boucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Galibert</w:t>
+                <w:t xml:space="preserve">P Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.08.005⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (5-6), pp.563-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2009009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00514233v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the 3D structure of an earthflow by geophysical methods. The case of Super Sauze, in the French southern Alps</w:t>
               </w:r>
@@ -6355,406 +6355,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de reconnaissance géophysique en milieu urbain : la prospection électrostatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La friche industrielle de Mortagne-du-Nord (59) - III - Approche méthodologique d'étude géophysique non-destructive des sites pollués par des eaux fortement minéralisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Benderitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 101, pp.3-10</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 173 (5), pp.471-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01449673v1</w:t>
+                <w:t xml:space="preserve">hal-00647757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the karst aquifer structure of the Lamalou area (Herault, France) with ground penetrating radar.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un outil de reconnaissance géophysique en milieu urbain : la prospection électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Panissod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Al-Fares</w:t>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 101, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00012886v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La friche industrielle de Mortagne-du-Nord (59) - III - Approche méthodologique d'étude géophysique non-destructive des sites pollués par des eaux fortement minéralisées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the karst aquifer structure of the Lamalou area (Herault, France) with ground penetrating radar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Al-Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dukhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51, pp.97*10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-9851(02)00215-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647757v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multidisciplinaire pour la connaissance d’un glissement-coulée dans les marnes noires du Callovien-Oxfordien (Super Sauze, Alpes-de-Haute-Provence, France).</w:t>
               </w:r>
@@ -6779,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Flageollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6874,51 +6874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint electrical and time domain electromagnetism (TDEM) data inversion applied to the Super-Sauze earthflow (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7133,51 +7133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la méthode électrique multi-électrode à l'étude des relations entre organisations surfaciques et internes des sols sahéliens (Burkina Faso).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7353,51 +7353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'association des méthodes TDEM (Time-Domain Electromagnetism) et électrique pour la connaissance de la structure interne du glissement-coulée de Super Sauze (Bassin de Barcelonnette, Alpes de Haute Provence, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,390 +8259,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the soil depollution using geophysical electrical methods: laboratory measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+                <w:t xml:space="preserve">Time-lapse seismic experiments to constrain hydrodynamic parameters at the stream-aquifer interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Maineult</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solenne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux - JEMP 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Viennes, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832859v1</w:t>
+                <w:t xml:space="preserve">hal-02106846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of the soil depollution using geophysical electrical methods: laboratory measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Iravani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.H. Cavalcante Fraga</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Maineult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux - JEMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980387v1</w:t>
+                <w:t xml:space="preserve">hal-01832859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse seismic experiments to constrain hydrodynamic parameters at the stream-aquifer interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106846v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between DC ERT and Moving Multi-Depth Electrostatic Arrays in an Urban Context</w:t>
               </w:r>
@@ -9025,90 +9025,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOFCAN 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
@@ -9258,51 +9258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical characterization of the vadose zone above an abandoned underground quarry of Chalk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9396,90 +9396,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Variations of Near-surface Seismic Data at the Ploemeur (France) Hydrogeological Observatory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Near Surface Geoscience 2016 - 22nd European Meeting of Environmental and Engineering Geophysics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. </w:t>
@@ -9517,51 +9517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-doppler Acoustic Probing of Granular Media with Varying Water Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9776,103 +9776,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Seismic Methods to Hydrogeophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2015 - 21st European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Turin, Italy. </w:t>
@@ -9904,372 +9904,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01220286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new structural cooperative inversion approach applied to the combined tomography of electrical resistivity and seismic refraction travel times.</w:t>
+                <w:t xml:space="preserve">Electrical Resistivity Tomography (ERT) geophysical prospection around the caves of Ojo Guareña Complex (Merindad de Sotoscueva, Burgos, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Samyn</w:t>
+                <w:t xml:space="preserve">L. Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnand Bitri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A.I. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Parés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benito-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE Near Surface Geoscience 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Athènes, Greece. 4 p</w:t>
+              <w:t xml:space="preserve">XVII Congreso UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025225v1</w:t>
+                <w:t xml:space="preserve">hal-01130601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new structural cooperative inversion approach applied to the combined tomography of electrical resistivity and seismic refraction travel times.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t>
+              <w:t xml:space="preserve">EAGE Near Surface Geoscience 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athènes, Greece. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147317v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Resistivity Tomography (ERT) geophysical prospection around the caves of Ojo Guareña Complex (Merindad de Sotoscueva, Burgos, Spain)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Parés</w:t>
+                <w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Benito-Calvo</w:t>
+                <w:t xml:space="preserve">Danièle Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII Congreso UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130601v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTION GEOPHYSIQUE DANS LE CADRE D'UNE ETUDE DE LA VARIABILITE SPATIALE DES RENDEMENTS AGRICOLES</w:t>
               </w:r>
@@ -10639,51 +10639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10816,51 +10816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologies périglaciaires de la plaine de Pierrelaye (95) : apport de la géophysique et impact sur la migration des polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,735 +10931,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-to-date of surface based hydrogeophysics in karst systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Plagnes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDUST, The inter-Disciplinary Underground Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, APT, France</w:t>
+              <w:t xml:space="preserve">Near Surface 2010 - 16th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303106v1</w:t>
+                <w:t xml:space="preserve">hal-00564371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Near Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Thiesson</w:t>
+                <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816297v1</w:t>
+                <w:t xml:space="preserve">hal-01740101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Paper B04, session Investigations of landfills, Near Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Zero Offset Profiling Using Frequency Cross-hole Radars in a Layered Embankment Test Site: Antenna Design, Simulation and Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">The 28th PIERS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Cambridge, United States. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753934v1</w:t>
+                <w:t xml:space="preserve">hal-01234628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Up-to-date of surface based hydrogeophysics in karst systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dabas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2010 - 16th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland. pp.10</w:t>
+              <w:t xml:space="preserve">iDUST, The inter-Disciplinary Underground Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, APT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564371v1</w:t>
+                <w:t xml:space="preserve">hal-02303106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Froumentin</w:t>
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Near Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
+              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740101v1</w:t>
+                <w:t xml:space="preserve">hal-02816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero Offset Profiling Using Frequency Cross-hole Radars in a Layered Embankment Test Site: Antenna Design, Simulation and Experimental Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Froumentin</w:t>
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Paper B04, session Investigations of landfills, Near Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th PIERS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Cambridge, United States. 1p</w:t>
+              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234628v1</w:t>
+                <w:t xml:space="preserve">hal-02753934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie géoélectrique poru la caractérisation de sites pollués: un cas d'étude</w:t>
               </w:r>
@@ -11770,77 +11770,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie géoélectrique poru la caractérisation de sites pollués : un cas d'étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vaudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11921,51 +11921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12042,51 +12042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12163,51 +12163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12297,51 +12297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouden-Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12396,51 +12396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géophysique des risques de transfert de polluants métalliques dans un sol contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12521,51 +12521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géophysique des risques de transfert de polluants métalliques dans un sol contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12627,260 +12627,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements des méthodes géoélectriques (potentiel spontané, résistivité électrique et polarisation induite) en hydrogéologie</w:t>
+                <w:t xml:space="preserve">Prospections radar (GPR) et électrostatique (MPU) pour la reconnaissance d’une pollution en métaux dissous sur une friche industrielle à Leuze, Belgique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Revil</w:t>
+                <w:t xml:space="preserve">John Deceuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Atteia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GEOFCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762143v1</w:t>
+                <w:t xml:space="preserve">hal-01740119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections radar (GPR) et électrostatique (MPU) pour la reconnaissance d’une pollution en métaux dissous sur une friche industrielle à Leuze, Belgique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développements des méthodes géoélectriques (potentiel spontané, résistivité électrique et polarisation induite) en hydrogéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Atteia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Burlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Deceuster</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+                <w:t xml:space="preserve">Adrian Cerepi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kaufmann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Cosenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOFCAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Orléans, France</w:t>
+              <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740119v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First contributions of TEM, RMT, RF-EM and VLF-GRAD to the study of a karstic/alluvial depression in Greece (Northern Peloponnisos)</w:t>
               </w:r>
@@ -13030,51 +13030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bégassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Benderitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13112,51 +13112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche du tracé des murailles antiques d’Alexandrie (Égypte) : récents développements concernant la méthode électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13207,51 +13207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical method contribution to the Super Sauze (South France) flowslide knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13515,51 +13515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Dangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13967,51 +13967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14369,51 +14369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05456721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie L Zohor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845998v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04186104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamini Singha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03679878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14101632" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03247001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Sabor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Steck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03097604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Iravani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32389/JEEG20-050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donissongou Dimitri Soro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Angelbert Biaou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Outoumbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.02.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197129v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Galibert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015052" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2013-0120.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056906v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhoum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vald&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTD6TD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1133-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bechkit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C43WZ2CV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lghoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Pena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Kchikach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-012-0172-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSKXS4X4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.637495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Assel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixid&#243;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pe&#241;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2011.24044" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobachev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG13.4.351" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gassat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012886v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Fares" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dukhan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(02)00215-X" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NVTZ64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647757v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Flageollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vassal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorenzati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrigue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain-Ribstein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Talbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Ramirez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schott" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Luli Zohor&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Froment" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nianzou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04208572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febriwan Mohamad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfadli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugagraha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01832859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025225v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130601v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bermejo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ortega" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Par&#233;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benito-Calvo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564371v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132602v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577901v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramirez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309316v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wahlen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05456721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie L Zohor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845998v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04186104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamini Singha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03679878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14101632" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03247001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Sabor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Steck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03097604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Iravani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32389/JEEG20-050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donissongou Dimitri Soro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Angelbert Biaou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Outoumbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.02.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Galibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vald&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTD6TD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2013-0120.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1133-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bechkit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C43WZ2CV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lghoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Pena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Kchikach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-012-0172-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSKXS4X4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.637495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Assel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixid&#243;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pe&#241;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2011.24044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobachev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG13.4.351" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gassat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647757v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Fares" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dukhan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(02)00215-X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NVTZ64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Flageollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vassal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorenzati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrigue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain-Ribstein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Talbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Ramirez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schott" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Luli Zohor&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Froment" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nianzou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04208572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febriwan Mohamad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfadli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugagraha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01832859v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130601v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bermejo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ortega" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Par&#233;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benito-Calvo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564371v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132602v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577901v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramirez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309316v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wahlen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>