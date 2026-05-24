--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1689,416 +1689,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into prehispanic urban organization at Tiwanaku (NE Bolivia): Cross combined approach of photogrammetry, magnetic surveys and previous archaeological excavations</w:t>
+                <w:t xml:space="preserve">Geometrical characterization of urban fill by integrating the multi‐receiver electromagnetic induction method and electrical resistivity tomography: A case study in Poitiers, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A. Vella</w:t>
+                <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. G. Ernenwein</w:t>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. W. Janusek</w:t>
+                <w:t xml:space="preserve">Cécile Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koons</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.023⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (5), pp.1012-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.12806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062294v1</w:t>
+                <w:t xml:space="preserve">hal-02129263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical characterization of urban fill by integrating the multi‐receiver electromagnetic induction method and electrical resistivity tomography: A case study in Poitiers, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Cavalcante Fraga</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Finco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 202, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129263v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02302196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes hydro-géophysiques d'aujourd'hui et demain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+                <w:t xml:space="preserve">New insights into prehispanic urban organization at Tiwanaku (NE Bolivia): Cross combined approach of photogrammetry, magnetic surveys and previous archaeological excavations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. G. Ernenwein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. W. Janusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Champollion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Finco</w:t>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Journal of Archaeological Science: Reports, 23, pp.464-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02302196v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating picking errors in near-surface seismic data to enable their time-lapse interpretation on hydrosystems</w:t>
               </w:r>
@@ -2629,90 +2629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une première campagne de prospection à Médamoud: méthodologie et résultats préliminaires (Mission Ifao/Paris-Sorbonne/Labex Resmed de Médamoud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Relats Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulema Barahona Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.325-383. </w:t>
@@ -4024,308 +4024,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D single-site and laterally constrained inversion of multifrequency and multicomponent ground-based electromagnetic induction data - Application to the investigation of a near-surface clayey overburden</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Schamper</w:t>
+                <w:t xml:space="preserve">Geophysical and hydrogeological study of the abandoned mining site of Kettara (Marrakech, Morocco): contribution to the rehabilitation project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Lghoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzouz Kchikach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hakkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
+                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 77 (4, S), pp.WB19-WB35. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (2), pp.370-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/GEO2011-0358.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2011.637495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196685v1</w:t>
+                <w:t xml:space="preserve">hal-01195765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and hydrogeological study of the abandoned mining site of Kettara (Marrakech, Morocco): contribution to the rehabilitation project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid Hakkou</w:t>
+                <w:t xml:space="preserve">1D single-site and laterally constrained inversion of multifrequency and multicomponent ground-based electromagnetic induction data - Application to the investigation of a near-surface clayey overburden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lahcen Zouhri</w:t>
+                <w:t xml:space="preserve">Fayçal Réjiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (2), pp.370-381. </w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77 (4, S), pp.WB19-WB35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2011.637495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1190/GEO2011-0358.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195765v1</w:t>
+                <w:t xml:space="preserve">hal-01196685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D single-site and laterally constrained inversion of multifrequency and multicomponent ground-based electromagnetic induction data—Application to the investigation of a near-surface clayey overburden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4919,77 +4919,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero-offset profiling using frequency cross-hole radars in a layered embankment test site: antenna design, simulation and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5380,51 +5380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ghorbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6480,281 +6480,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil de reconnaissance géophysique en milieu urbain : la prospection électrostatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the karst aquifer structure of the Lamalou area (Herault, France) with ground penetrating radar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Panissod</w:t>
+                <w:t xml:space="preserve">Walid Al-Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Benech</w:t>
+                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dabas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Dukhan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 51, pp.97*10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0926-9851(02)00215-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01449673v1</w:t>
+                <w:t xml:space="preserve">hal-00012886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the karst aquifer structure of the Lamalou area (Herault, France) with ground penetrating radar.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Al-Fares</w:t>
+                <w:t xml:space="preserve">Un outil de reconnaissance géophysique en milieu urbain : la prospection électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bakalowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Guerin</w:t>
+                <w:t xml:space="preserve">Cédric Panissod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dukhan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 101, pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00012886v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multidisciplinaire pour la connaissance d’un glissement-coulée dans les marnes noires du Callovien-Oxfordien (Super Sauze, Alpes-de-Haute-Provence, France).</w:t>
               </w:r>
@@ -6993,256 +6993,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures géophysiques appliquée à l'étude de l'hétérogénéité des matériaux d'une zone humide alluviale (Seine amont-Aube)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la méthode électrique multi-électrode à l'étude des relations entre organisations surfaciques et internes des sols sahéliens (Burkina Faso).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Robain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Camerlynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Garrigue</w:t>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pangea infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31/32, pp.23-25</w:t>
+              <w:t xml:space="preserve">, 1999, 31/32, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00958514v1</w:t>
+                <w:t xml:space="preserve">insu-00959406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la méthode électrique multi-électrode à l'étude des relations entre organisations surfaciques et internes des sols sahéliens (Burkina Faso).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures géophysiques appliquée à l'étude de l'hétérogénéité des matériaux d'une zone humide alluviale (Seine amont-Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bendjoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lorenzati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+                <w:t xml:space="preserve">Xavier Garrigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pangea infos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 31/32, pp.40-42</w:t>
+              <w:t xml:space="preserve">, 1999, 31/32, pp.23-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00959406v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00958514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un aquifère salé de l'Altiplano bolivien par prospection TDEM</w:t>
               </w:r>
@@ -7924,51 +7924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8049,51 +8049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8148,90 +8148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1D modelling and inversion of frequency-domain electromagnetic (FDEM) data at a former coal tar refinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on the Application of Geophysics to Engineering and Environmental Problems 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Portland, United States. pp.9-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8380,338 +8380,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of the soil depollution using geophysical electrical methods: laboratory measurements</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Maineult</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.H. Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux - JEMP 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832859v1</w:t>
+                <w:t xml:space="preserve">hal-01980387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Link Between Electromagnetic Induction Data and Hydrocarbon Pollution at a Former Refinery in Rouen (FR)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring of the soil depollution using geophysical electrical methods: laboratory measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Iravani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deparis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Davarzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Maineult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14èmes Journées d'Etude des Milieux Poreux - JEMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980387v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between DC ERT and Moving Multi-Depth Electrostatic Arrays in an Urban Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rejkjær</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Finco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9006,273 +9006,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal monitorng of soil water content and infiltration using soil temperature measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Henine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">22nd European Meeting of Environmental and Engineering Geophysics, Near Surface Geoscience 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.661-671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01420377v1</w:t>
+                <w:t xml:space="preserve">hal-02605374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal monitorng of soil water content and infiltration using soil temperature measurements</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de la zone critique : Variations temporelles des données sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Meeting of Environmental and Engineering Geophysics, Near Surface Geoscience 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. pp.661-671</w:t>
+              <w:t xml:space="preserve">GEOFCAN 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRGM, Nov 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605374v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01420377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geophysical characterization of the vadose zone above an abandoned underground quarry of Chalk</w:t>
               </w:r>
@@ -9511,286 +9511,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01360089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-doppler Acoustic Probing of Granular Media with Varying Water Levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Contribution de la géophysique à l’étude des écoulements au-dessus de la carrière souterraine de Saint Martin le Nœud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques AGAP Qualité 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202499v1</w:t>
+                <w:t xml:space="preserve">ineris-01863834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la géophysique à l’étude des écoulements au-dessus de la carrière souterraine de Saint Martin le Nœud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barhoum</w:t>
+                <w:t xml:space="preserve">Laser-doppler Acoustic Probing of Granular Media with Varying Water Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gombert</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques AGAP Qualité 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.799-802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01863834v1</w:t>
+                <w:t xml:space="preserve">hal-01202499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Seismic Methods to Hydrogeophysics</w:t>
               </w:r>
@@ -10029,290 +10029,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new structural cooperative inversion approach applied to the combined tomography of electrical resistivity and seismic refraction travel times.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Samyn</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danièle Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAGE Near Surface Geoscience 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Athènes, Greece. 4 p</w:t>
+              <w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025225v1</w:t>
+                <w:t xml:space="preserve">hal-01147317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Geophysics to Geochemical Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+                <w:t xml:space="preserve">A new structural cooperative inversion approach applied to the combined tomography of electrical resistivity and seismic refraction travel times.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Samyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Valdes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geoscience 2014 : 20th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, ATHENES, Greece</w:t>
+              <w:t xml:space="preserve">EAGE Near Surface Geoscience 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athènes, Greece. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147317v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTION GEOPHYSIQUE DANS LE CADRE D'UNE ETUDE DE LA VARIABILITE SPATIALE DES RENDEMENTS AGRICOLES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Buvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10374,260 +10374,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAPROM (NAPpes-Rivières, Observation et Modélisation). Synthèse méthodologique multi-site et multi-critère des échanges nappes/rivières</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How spatial variations of chalk groundwater geochemistry are related to superficial formations and infiltration processes of unsaturated zone (quarry of Saint Martin le Noeud, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Valdes-Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du programme de recherche PIREN-Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01380184v1</w:t>
+                <w:t xml:space="preserve">ineris-00971132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How spatial variations of chalk groundwater geochemistry are related to superficial formations and infiltration processes of unsaturated zone (quarry of Saint Martin le Noeud, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NAPROM (NAPpes-Rivières, Observation et Modélisation). Synthèse méthodologique multi-site et multi-critère des échanges nappes/rivières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mouhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque annuel du programme de recherche PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971132v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Search of the Pyramid of a Missing Pharaoh at South-Saqqara (Egypt)</w:t>
               </w:r>
@@ -10652,51 +10652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second EAGE International Conference on Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Al Ain, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10734,51 +10734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband On-ground Monostatic Radar Antenna for Water Content Soil Evaluation: Modeling, Design and Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10842,51 +10842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médard Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert F. van Oort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10931,329 +10931,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayçal Rejiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface 2010 - 16th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland. pp.10</w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564371v1</w:t>
+                <w:t xml:space="preserve">hal-01740101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the soil water content of a sandy soil with a drequency cross-hole radar: antenna design and experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Froumentin</w:t>
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Boston, United States. pp.411--414</w:t>
+              <w:t xml:space="preserve">Near Surface 2010 - 16th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740101v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zero Offset Profiling Using Frequency Cross-hole Radars in a Layered Embankment Test Site: Antenna Design, Simulation and Experimental Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11298,368 +11298,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Up-to-date of surface based hydrogeophysics in karst systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Paper B04, session Investigations of landfills, Near Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médard Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDUST, The inter-Disciplinary Underground Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, APT, France</w:t>
+              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303106v1</w:t>
+                <w:t xml:space="preserve">hal-02753934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Near Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+                <w:t xml:space="preserve">Up-to-date of surface based hydrogeophysics in karst systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Plagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">iDUST, The inter-Disciplinary Underground Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, APT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816297v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Paper B04, session Investigations of landfills, Near Surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Geophysical assessment of soil volumes polluted with metal elements from long-term waste water irrigation. Near Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European meeting of environmental and engineering geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753934v1</w:t>
+                <w:t xml:space="preserve">hal-02816297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie géoélectrique poru la caractérisation de sites pollués: un cas d'étude</w:t>
               </w:r>
@@ -11684,51 +11684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11809,51 +11809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11889,70 +11889,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00547096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11964,315 +11964,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">71st EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405829v1</w:t>
+                <w:t xml:space="preserve">hal-00405825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML: numerical and experimental validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML : numerical and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Guérin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.4849</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, 1st General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740111v1</w:t>
+                <w:t xml:space="preserve">hal-00405829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Wave propagation modeling in viscoelastic heterogeneous media with CPML: numerical and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Guérin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienne, Austria. pp.4849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405825v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation modelling in viscoelastic media: Application to sedimentary basin of Tunis</w:t>
               </w:r>
@@ -12284,51 +12284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bouden-Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Camerlynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12383,64 +12383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géophysique des risques de transfert de polluants métalliques dans un sol contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12508,64 +12508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse géophysique des risques de transfert de polluants métalliques dans un sol contaminé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thiesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12659,51 +12659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Deceuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13112,51 +13112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche du tracé des murailles antiques d’Alexandrie (Égypte) : récents développements concernant la méthode électrostatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13666,51 +13666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Relats Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Archaeological Prospection 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
@@ -14078,51 +14078,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des échanges nappes/rivières à l’échelle du tronçon ou du linéaire par métrique expérimentale ou par modélisation jusqu’à l’échelle régionale. NAPROM (NAPpes-Rivières : Observation et Modélisation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14369,51 +14369,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05456721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie L Zohor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845998v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04186104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamini Singha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03679878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14101632" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03247001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Sabor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Steck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03097604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Iravani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32389/JEEG20-050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donissongou Dimitri Soro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Angelbert Biaou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Outoumbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.02.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Galibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vald&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTD6TD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2013-0120.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1133-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bechkit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C43WZ2CV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lghoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Pena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Kchikach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-012-0172-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSKXS4X4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.637495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Assel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixid&#243;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pe&#241;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2011.24044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobachev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG13.4.351" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gassat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647757v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012886v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Fares" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dukhan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(02)00215-X" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NVTZ64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Flageollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vassal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorenzati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrigue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959406v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain-Ribstein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Talbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Ramirez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schott" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Luli Zohor&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Froment" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nianzou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04208572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febriwan Mohamad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfadli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugagraha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01832859v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130601v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bermejo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ortega" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Par&#233;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benito-Calvo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025225v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564371v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132602v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577901v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramirez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309316v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wahlen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05456721v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie L Zohor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Kessouri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deparis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Crampon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf486" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845998v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M Fernandez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Luquot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jougnot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2024.104879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04591946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tabbagh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Souffach&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jougnot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maineult" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rejiba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04186104v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon D Carri&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamini Singha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mary" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165503" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888430v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Plagnes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lachassagne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugraha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.192" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03679878v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14101632" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dangeard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schneider" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR028911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03247001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawtar Sabor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Steck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03097604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Iravani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davarzani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32389/JEEG20-050" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02457772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Colombano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103921" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02129263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12806" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02302196v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Finco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Vella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Ernenwein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Janusek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiesson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01914586v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiesson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nsg.12019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122473v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Sejas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lucero Mamani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alejandro Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Bello G&#243;mez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.9777" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475922v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donissongou Dimitri Soro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Ko&#239;ta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabi Angelbert Biaou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Outoumbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.02.025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01525778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Bechkit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2017.05.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Relats Montserrat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.562" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0QP2SDW6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197129v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Galibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015052" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2015028" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01103105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3CZXNM8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barhoum" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vald&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marlin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.08.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PTD6TD4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196397v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Galibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Mendes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2013-0120.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195764v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Razafindratsima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bendjoudi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain De Marsily" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-014-1133-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196395v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Seger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frison" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourennane" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2013.12.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195763v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Bechkit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Flageul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12090" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C43WZ2CV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00861868v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196679v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Lghoul" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixido" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Pena" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hakkou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzouz Kchikach" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10230-012-0172-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JSKXS4X4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195765v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Zouhri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2011.637495" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196685v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2011-0358.1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2011-0358.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825488v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaudelet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Franceschi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367807v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora El Assel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Teixid&#243;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Pe&#241;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jaffal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ijg.2011.24044" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740092v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaghik Hovhannissian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2144" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/09624088CDB4BC5EB75610AC0AF40E50E006E5A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Bosch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-011-0746-x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2BACA14A435223C793506A94C32066F69FD97AC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sagnard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2010058" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Bermejo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pigeaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.385" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XNW21KR2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514233v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.08.005" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDCZRCRF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740108v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cosenza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ghorbani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2009009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Schmutz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Andrieux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maquaire" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396148v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Grellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobachev" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vermeersch" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG13.4.351" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310142v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.6.311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique L&#233;onardi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wyns" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.177.5.227" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647238v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gassat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Benderitter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177458v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Benderitter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2050" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647757v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Panissod" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dard Thiry" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012886v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Al-Fares" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dukhan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-9851(02)00215-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-69NVTZ64-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449673v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Panissod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolivet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131374v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maquaire" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Flageollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Malet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2001095015" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Albouy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vassal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00959406v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pinet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lorenzati" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrigue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00958527v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain-Ribstein" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Talbi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Ramirez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131215v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Schott" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04509223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Luli Zohor&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Froment" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Nianzou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04208572v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urie Zohore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406963v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febriwan Mohamad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Alfadli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayu Nugagraha" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Vella" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bi&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaere" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588041v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857306v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4133/sageep.32-003" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106846v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Schneider" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980387v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802554" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01832859v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Maineult" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01980401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rejkj&#230;r" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802621" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567491v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz A. Rodrigues" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296085v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningxin Chen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes-Lao" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Kengne" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marlin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605374v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bechkit" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01420377v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853024v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barhoum" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01360089v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dangeard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gu&#233;rin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201602076" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863834v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gombert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01220286v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201413819" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01130601v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bermejo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ortega" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Par&#233;s" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benito-Calvo" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01147317v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025225v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764110v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Buvat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Lopez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971132v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380184v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mouhri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740085v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dobrev" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740088v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Vitale" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748603v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740101v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00564371v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234628v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753934v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-02303106v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Plagnes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816297v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740103v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vaudelet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schmutz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pessel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547096v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405825v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405829v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740111v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502270v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouden-Romdhane" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752681v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824247v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740119v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deceuster" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762143v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Burlot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Cerepi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cosenza" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068319v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurk" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koutsi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00647273v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03433186v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debuc-Decurey Thomas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132602v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577901v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramirez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallaire" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribstein" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01534138v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02507135v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiesson Julien" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309316v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wahlen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175109v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316704v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lalot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dujardin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>