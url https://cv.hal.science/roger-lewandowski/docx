--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -162,383 +162,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renormalized solutions for a simplified steady-state turbulent kinetic energy equation</w:t>
+                <w:t xml:space="preserve">Reconstructed solutions for the turbulent kinetic energy equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912612v2</w:t>
+                <w:t xml:space="preserve">hal-05572175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence of approximate deconvolution models to the filtered Navier-Stokes Equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renormalized solutions for a simplified steady-state turbulent kinetic energy equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464348v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of approximate deconvolution models to the filtered Navier-Stokes Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi C. Berselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi C. Berselli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00770942v1</w:t>
+                <w:t xml:space="preserve">hal-02464348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency and feasibility of approximate deconvolution models of turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William J. Layton</w:t>
+                <w:t xml:space="preserve">Convergence of approximate deconvolution models to the filtered Navier-Stokes Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00003252v1</w:t>
+                <w:t xml:space="preserve">hal-00770942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Consistency and feasibility of approximate deconvolution models of turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Layton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Periodic 3D Navier-Stokes Equations when the initial velocity is in $L^2$ and the initial vorticity is in $L^1$.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -548,117 +610,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface: Calculus of variations, PDE and their Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Zaslavsky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.Volume 10, Nb 10, 2025, i-iv</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -668,3669 +730,3669 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular boundary condition for a degenerated turbulent toy model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (1), pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143082v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear Elliptic Equation with a Degenerate Diffusion and a Source Term in L 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 153, pp.109077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392244v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface boundary layers through a scalar equation with an eddy viscosity vanishing at the ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (2), pp.489-513. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2024009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533458v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TKE model involving the distance to the wall. Part 1: the relaxed case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (4), pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00021-024-00895-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous boundary condition at the interface for two coupled fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 135, pp.article n°108393. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aml.2022.108393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of weak solutions for a family of unsteady rotational smagorinsky models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Kaltenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Růžička</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.83-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2107.00236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing a one-closure equation turbulence model in neutral boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Chandramouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 376, pp.article n° 113662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2020.113662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875464v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Error of $\alpha$-Models of Turbulence on a Two-Dimensional Torus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argus Adrian Dunca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (9), pp.4613-4643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdsb.2020305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469048v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational forms of Large Eddy Simulation turbulence models: modeling and mathematical theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (1), pp.1-24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11401-021-0243-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a one dimensional turbulent boundary layer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Functional Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (5), pp.1115-1129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Time Reynolds Averaging of Reduced Order Models for Fluid Flows: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traian Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgul Koc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2 (1), pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/mine.2020001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979939v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent flows as generalized Kelvin-Voigt materials: modeling and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif Amrouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Duong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 196, pp.1-27. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2020.111790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2020.111790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02523938v1</w:t>
+                <w:t xml:space="preserve">hal-02523938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic flow approach to model the mean velocity profile of wall-bounded flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mémin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (6), pp.063101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.063101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947662v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reynolds time-averaged equations and the long-time behavior of Leray-Hopf weak solutions, with applications to ensemble averages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinearity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 32 (11), pp.4579-4608. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6544/ab32bc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695374v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navier-Stokes equations in the whole space with an eddy viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 478 (2), pp.698-742. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmaa.2019.05.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Bardina's model in the whole space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Carlo Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (3), pp.1335-1351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00021-018-0369-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-time turbulence model deduced from the Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (5), pp.883-894. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11401-015-0982-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling error in Approximate Deconvolution Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argus Adrian Dunca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (4), pp.757-778. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2014.v12.n4.a8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variational Finite Element Model for Large-Eddy Simulations of Turbulent Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Annals of Mathematics - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (5), pp.667-682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11401-013-0796-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error estimates in approximate deconvolution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argus Adrian Dunca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of approximate deconvolution models to the mean Magnetohydrodynamics Equations: Analysis of two models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 401 (2), pp.864-880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmaa.2012.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXISTENCE AND CONVERGENCE OF AN MHD APPROXIMATE DECONVOLUTION MODEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39, pp.25-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201339004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of approximate deconvolution models to the mean Navier-Stokes Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi C. Berselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.171-198. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2011.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On evolutionary Navier-Stokes-Fourier type systems in three spatial dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Bulicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Malek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commentationes Mathematicae Universitatis Carolinae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (1), pp.89-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of algebraic closure models of oceanic turbulent mixing layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (6), pp.1255-1277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2010025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00548725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractors for a deconvolution model of turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Preaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (5), pp.642-645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aml.2008.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00271884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic insertion of a turbulence model in the finite element discretization of the Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (7), pp.1139-1183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202509003747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00173706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de l'écoulement turbulent marin avec un modèle de déconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edriss S. Titi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 347 (7-8), pp.445-450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2009.01.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00321798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of some turbulent vertical models for the ocean mixing boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Gomez Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (2), pp.128-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00121202v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of buoyant turbulent mixing layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmol Macarena Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín de la Sociedad Española de Matemática Aplicada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42, pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00365479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high accuracy Leray-deconvolution model of turbulence and its limiting behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Layton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analysis and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (1), pp.23-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123122v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A RANS 3D model with unbounded eddy viscosities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of water flow around a rigid fishing net</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2006.03.011⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 196 (45-48), pp.4737-4754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2007.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363812v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the turbulent flow around a fishing net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 344 (2), pp.141-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crma.2006.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00363691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of water flow around a rigid fishing net</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A RANS 3D model with unbounded eddy viscosities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lederer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Pichot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2007.06.007⟩</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (3), pp.413-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anihpc.2006.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00363762v1</w:t>
+                <w:t xml:space="preserve">hal-00363812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a well-posed turbulence model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Layton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (1), pp.111-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorticities in a LES model for 3D periodic turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8 (3), pp.398-422. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00021-005-0181-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual stress of approximate deconvolution models of turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Layton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (46), pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685240600749977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4340,241 +4402,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse pour la modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SMAI. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, Mathématiques appliquées pour le master</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical and numerical foundations of turbulence models and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon-Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birkhäuser/Springer, pp.xviii-517, 2014, Modeling and Simulation in Science, Engineering and Technology, 978-1-4939-0454-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse mathématique et océanographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier Masson, 304 p., 1997, 2-225-85233-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4584,444 +4646,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kolmogorov Law of turbulence, What can rigorously be proved ? Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pinier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Foundations of chaos revisited: from Poincaré to recent advancements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.71-89, 2016, 978-3-319-29699-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29701-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kolmogorov-Taylor Law of turbulence : what can rigorously be proved ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Applications of Chaos Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Bardina and approximate deconvolution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Laurent Schwartz—Équations aux dérivées partielles et applications. Année 2011–2012, Exp. No. XXXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Exp. No. XXXVI, Ecole Polytechnique, 12 pp., 2013, 978-2-7302-1617-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/slsedp.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Continuous Deconvolution Equation for Turbulence Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative properties of solutions to partial differential equations: Dedicated to the memory of Professor Tetsuro Miyakawa: volume 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matfyz Press, pp.69-102, 2009, lecture Notes of Necas Center for Mathematical Modeling</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of buoyant turbulent mixing layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bol. Soc. Esp. Math. Appl.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.127-135, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5031,600 +5093,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroPêche: a way to improve energy efficiency of fishing devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Druault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Priour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Symposium on Fishing Vessel Energy Efficiency E-Fishing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00708148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of four vertical mixing schemes with an application to the Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th International Liege Colloquim on Ocean Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Liege, Belgium</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433036v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of four vertical mixing schemes with an application to the Pacific Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Stabilité de quelques modèles de turbulence océanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Congrès National de mathématiques appliquées et industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Praz-Sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433032v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité de quelques modèles de turbulence océanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">A comparison of four vertical mixing schemes with an application to the Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Chacon Rebollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macarena Gómez Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de mathématiques appliquées et industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Praz-Sur-Arly, France</w:t>
+              <w:t xml:space="preserve">39th International Liege Colloquim on Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Liege, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433041v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Local Study of a Fishing-net</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Mathematica Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Avignon, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5771,51 +5833,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912612v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leloup" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464348v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi C. Berselli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770942v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Layton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001339v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985701v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Reich" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zaslavsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143082v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi C Berselli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legeais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392244v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533458v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111072v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-024-00895-y" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694918v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2022.108393" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kaltenbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R&#367;&#382;i&#269;ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.00236" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875464v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Chandramouli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113662" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469048v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argus Adrian Dunca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duong Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020305" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-021-0243-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134034v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979939v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Iliescu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgul Koc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2020001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523938v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2020.111790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947662v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laizet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.063101" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695374v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab32bc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.05.051" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590760v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carlo Berselli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-018-0369-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0982-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833238v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2014.v12.n4.a8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833231v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-013-0796-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675968v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catania" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.12.051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908608v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201339004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584115v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.10.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bulicek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Malek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Preaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2008.05.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173706v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003747" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edriss S. Titi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.01.027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121202v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Gomez Marmol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365479v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmol Macarena Gomez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123122v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lederer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.06.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451994v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-005-0181-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZS7XNCV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451981v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600749977" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821299v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mathematiques-pour-modelisation" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244651v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29701-9_5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331035v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256981v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.27" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433168v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708148v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Druault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seng" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chagneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lewandowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572175v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912612v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leloup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464348v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi C. Berselli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Layton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Reich" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Zaslavsky" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143082v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Amrouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi C Berselli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Legeais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392244v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533458v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024009" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111072v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-024-00895-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694918v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2022.108393" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kaltenbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R&#367;&#382;i&#269;ka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2107.00236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875464v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;min" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Chandramouli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2020.113662" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469048v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argus Adrian Dunca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Duong Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2020305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-021-0243-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134034v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979939v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traian Iliescu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgul Koc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2020001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523938v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2020.111790" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947662v4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laizet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.063101" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695374v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6544/ab32bc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2019.05.051" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590760v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Carlo Berselli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-018-0369-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192773v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-015-0982-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833238v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2014.v12.n4.a8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon-Rebollo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11401-013-0796-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675968v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catania" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2012.12.051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201339004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2011.10.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Bulicek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Malek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena G&#243;mez Marmol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Preaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2008.05.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202509003747" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321798v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edriss S. Titi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2009.01.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121202v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Gomez Marmol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmol Macarena Gomez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123122v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pichot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2007.06.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363691v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2006.11.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lederer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.03.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451994v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452074v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00021-005-0181-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GZS7XNCV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451981v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600749977" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821299v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/sciences-techniques/mathematiques-pour-modelisation" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149312v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244651v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29701-9_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331035v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/slsedp.27" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433168v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Chacon Rebollo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708148v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Druault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Priour" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02433036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437489v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Buisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Seng" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chagneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>