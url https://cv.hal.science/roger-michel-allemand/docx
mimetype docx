--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -140,4859 +140,4859 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Novel, New World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Robbe-Grillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.5-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A l'Ouest, quoi de nouveau ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robbe-Grillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1, pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1, pp.5-14</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre à Françoise Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Axolotl - Cahiers Denis Roche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2026</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Robbe-Grillet à Charlemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Salvan-Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterArtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">De Robbe-Grillet à Charlemagne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un silence inutile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InterArtes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.228-243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouez : ça vit !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05134702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La disparition d'Alain Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loxias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cent ans après Kafka, Cent ans après Kafka (85)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éros est grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quinzaines : Lettres, arts et idées </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One Hundred Years of Robbe-Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 8</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Washburn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book and Film Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.228-243</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ernaux Ascends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Washburn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Book and Film Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jouez : ça vit !</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À longueur d’ombre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Nouvelle Quinzaine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet. Entretiens complices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 88</w:t>
+              <w:t xml:space="preserve">, 2018, Hommage à Michel Butor, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La disparition d'Alain Robbe-Grillet</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrages du sensible : Michel Butor et la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Cent ans après Kafka, Cent ans après Kafka (85)</w:t>
+              <w:t xml:space="preserve">, 2018, Hommage à Michel Butor, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annie Ernaux Ascends</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor : des profondeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v12i2.2017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencontre avec Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poezibao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Roman, Nouveau Monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.142-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v8i3.916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon pour tout vestige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27, pp.231--246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.3419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinget pas mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v7i2.366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une histoire d’amour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v6i2.627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Toussaint : la forme et la mélancolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v6i1.773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor ou les cadres du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chevillard : Choir « sans intention » - mais vers le haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v5i1.747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemingway and French Writers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3/4), pp.165-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">One Hundred Years of Robbe-Grillet</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor : propos sur l’enseignement, le jeu et l’improvisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The French Review Special Issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (3), pp.526-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3/4), pp.171-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Louis Rossi : un espoir renaissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Louis Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v5i2.571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janus dramaturge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux : revue de formation continuée et de didactique du français </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78, pp.33-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prigent : la distance et l’émotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v5i1.748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tensions d'Hubert Lucot : saisir, lancer, illuminer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v5i2.572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe : Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The French Review Special Issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (5), pp.1067-1068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grainville à la recherche de l’unité perdue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i1.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grainville, « entre l’aigle pêcheur et le cobra royal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@nalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18192/analyses.v12i2.2017⟩</w:t>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i1.514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythologies de l’Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (1/2), pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Nouveau Roman, Nouveau Monde</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perec ou le dialogue des genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (3/4), pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement et renaissance dans les Romanesques d’Alain Robbe-Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@nalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.142-170. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18192/analyses.v8i3.916⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.26-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i2.548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire, Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Pinget pas mort</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Target, by Alain Robbe-Grillet and Jasper Johns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (3/4), pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-John Perse (1945–1960) : une poétique pour l’âge nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (3/4), pp.129-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon chrono-photo-bio… phono-graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@nalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18192/analyses.v7i2.366⟩</w:t>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i1.539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michel Butor universel</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet : un janséniste à l’envers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon : l'obstacle du silence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@nalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18192/analyses.v6i2.627⟩</w:t>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i2.553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Toussaint : la forme et la mélancolie</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Viel : imaginaires d'un romancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Toussaint</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@nalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18192/analyses.v6i1.773⟩</w:t>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i3.705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques retours instantanés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres de Michel Butor sur le thème de l’exil, suivies de trois acrostiches inédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i1.516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michel Butor : propos sur l’enseignement, le jeu et l’improvisation</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies narratives 2 – le roman contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32 (1/2), pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintinnabulum Naturæ [et autres textes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (1/2), pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récriture et Fragmentation dans l’œuvre romanesque de Robert Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.273-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbe-Grillet à Minuit : editoring et lancement du Nouveau Roman (1955-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, L’Écrivain éditeur. 2. XIXe et XXe siècles, 15, pp.319-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ollier passeur de fables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.262-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiques du tropisme. Nathalie Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.265-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butor et l’Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le « Nouveau Roman » en questions, 4, pp.260-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pinget ou les voies d’une écriture. Contradictions et cohérence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le « Nouveau Roman » en questions, 5, pp.274-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Mort dans les romans de Marguerite Duras de 1943 à 1967</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ariane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 17, pp.311-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Aléa littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 83 (3), pp.526-537</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ariane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Le Cercle des Muses, 17, pp.273-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littérature et photographie</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mythe en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritikon Litterarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (3/4), pp.171-175</w:t>
+              <w:t xml:space="preserve">, 2001, 28 (3/4), pp.107-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paul Louis Rossi : un espoir renaissant</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Monde fabuleux de Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (3/4), pp.118-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Poétique de Georges Perec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (3/4), pp.114-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Voyage, le Monde et la Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (3/4), pp.107-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une mémoire inquiète. “La Route des Flandres” de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 25 (3/4), pp.113-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perec : W ou la Fracture du sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ariane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, L’Objet littéraire, 14-15, pp.99-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge de la bonne humeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caractères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, pp.6-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet, Les Derniers Jours de Corinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République internationale des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 1 (3), pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Rebis grainvillien ou l’écrivain réconcilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...701 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...2281 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Grainville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caractères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 9, pp.6-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5528,315 +5528,315 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui parle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Butor</w:t>
+                <w:t xml:space="preserve">Éric Chevillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Chevillard</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Deguy</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2022, Thyrse, 978-2-14-028869-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet. Entretiens complices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, 20, 2022, Thyrse, 978-2-14-028869-2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales, 2018, Audiographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Alain Robbe-Grillet. Entretiens complices</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nouveau Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2016, 978-2-340-01084-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor. Rencontre avec Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Argol, 2009, Les Singuliers, 978-2-915978-46-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6960,51 +6960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Louis Rossi : un espoir renaissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Louis Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde analogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque municipale de Nantes; joca seria, pp.45-52, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7616,50 +7616,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La « Nouvelle Autobiographie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.213-230, 2004, Le « Nouveau Roman » en questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Nouveau Roman » – « Nouvelle Autobiographie » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7672,143 +7758,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger-Michel Allemand; Christian Milat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lettres modernes Minard, pp.13-43, 2004, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292546v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03293937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lettre de Philippe Lejeune à Roger-Michel Allemand</w:t>
               </w:r>
@@ -9832,51 +9832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une prothèse de tonicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Particolare : art, littérature, théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21-22, pp.79-92, 2010, Cahier Prigent</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10486,4098 +10486,4098 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Malraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autofiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Yourcenar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gustave Le Clézio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Blanchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Jean Cayrol</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sarraute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Marguerite Duras</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">André Gide</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Saint-Exupéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pinget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Sartre</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">André Malraux</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Paul Valéry</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Michel Leiris</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-René Des Forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Baudry</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Pagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djian, Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolin, Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leiris, Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.521-522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagnol, Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaudeau, Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roche, Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbe-Grillet, Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchot, Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.111-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.59-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide, André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye, Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Forêts, Louis-René</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.231-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roche, Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yourcenar, Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.956-957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarraute, Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duras, Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butor, Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quignard, Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauriac, Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivière, Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cayrol, Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinget, Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...2345 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293354v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03293210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus, Albert</w:t>
               </w:r>
@@ -15865,178 +15865,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet, C’est Gradiva qui vous appelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Devésa, Dec 2009, Bordeaux (université Bordeaux 3), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec l'écrivain Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impromptu au Petit Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des écrivains et de la littérature, Nov 2009, Paris Auditorium du Petit Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330393v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05330702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Alchimie dans le “Nouveau Roman” : mythification ou mystification ?</w:t>
               </w:r>
@@ -16976,51 +16976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Michel Allemand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489712v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Salvan-Renucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Washburn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700040v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v12i2.2017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v8i3.916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01324941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v7i2.366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v6i2.627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Toussaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v6i1.773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i2.571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chevillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i1.747" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prigent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i1.748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lucot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i2.572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i2.548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293755v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293741v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291862v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.539" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293772v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291859v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.517" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291852v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grainville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.514" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i2.553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Viel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i3.705" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.516" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Vital Le Boss&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robbe-Grillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-qui_parle_em_entretiens_litteraires_avec_de_grandes_figures_de_la_poesie_et_du_roman_des_xxe_et_xxie_siecles_em_roger_michel_allemand-9782140288692-74393.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291923v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Milat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291930v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Arbex-Enrico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desoubeaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chadwick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Harger-Grinling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692335v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692653v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691715v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692661v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691725v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691709v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691703v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692656v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692654v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692513v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691706v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692334v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692319v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692316v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692329v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691720v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691728v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692322v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692311v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691712v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293177v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293220v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293218v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293213v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293360v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293372v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293367v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293217v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293199v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293355v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293353v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293369v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293363v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293359v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293183v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293346v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293364v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293216v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293356v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293175v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293210v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293347v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293365v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293223v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293182v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291925v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330721v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330393v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330702v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330704v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330703v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard d'Araille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489712v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Michel Allemand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Salvan-Renucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Washburn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v12i2.2017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v8i3.916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01324941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v7i2.366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v6i2.627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Toussaint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v6i1.773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chevillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i1.747" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i2.571" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prigent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i1.748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lucot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i2.572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.517" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grainville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.514" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i2.548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.539" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i2.553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Viel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i3.705" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.516" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Vital Le Boss&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robbe-Grillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-qui_parle_em_entretiens_litteraires_avec_de_grandes_figures_de_la_poesie_et_du_roman_des_xxe_et_xxie_siecles_em_roger_michel_allemand-9782140288692-74393.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291923v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Milat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291930v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Arbex-Enrico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desoubeaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chadwick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Harger-Grinling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692316v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692315v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692329v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691720v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691728v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692322v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692311v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691712v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293216v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293364v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293353v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293369v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293177v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293218v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293360v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293367v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293217v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293199v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293355v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293348v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293347v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293365v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293223v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293182v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291925v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330721v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330393v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330704v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330703v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard d'Araille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>