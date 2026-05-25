--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -1477,2748 +1477,2748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Butor universel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v6i2.627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Toussaint : la forme et la mélancolie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v6i1.773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor ou les cadres du sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une histoire d’amour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor : propos sur l’enseignement, le jeu et l’improvisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The French Review Special Issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 83 (3), pp.526-537</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3/4), pp.171-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Louis Rossi : un espoir renaissant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Louis Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@nalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18192/analyses.v6i2.627⟩</w:t>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v5i2.571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chevillard : Choir « sans intention » - mais vers le haut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v5i1.747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hemingway and French Writers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3/4), pp.165-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Toussaint : la forme et la mélancolie</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prigent : la distance et l’émotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Toussaint</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@nalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18192/analyses.v6i1.773⟩</w:t>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v5i1.748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janus dramaturge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux : revue de formation continuée et de didactique du français </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78, pp.33-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éric Chevillard : Choir « sans intention » - mais vers le haut</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tensions d'Hubert Lucot : saisir, lancer, illuminer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Lucot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v5i2.572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Europe : Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The French Review Special Issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (5), pp.1067-1068</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grainville à la recherche de l’unité perdue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i1.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grainville, « entre l’aigle pêcheur et le cobra royal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grainville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i1.514⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renouvellement et renaissance dans les Romanesques d’Alain Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.26-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i2.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire, Mai 68</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Target, by Alain Robbe-Grillet and Jasper Johns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (3/4), pp.31-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-John Perse (1945–1960) : une poétique pour l’âge nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (3/4), pp.129-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon chrono-photo-bio… phono-graphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i1.539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Perec ou le dialogue des genres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (3/4), pp.26-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythologies de l’Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (1/2), pp.14-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Viel : imaginaires d'un romancier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i3.705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Simon : l'obstacle du silence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@nalyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i2.553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet : un janséniste à l’envers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques retours instantanés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La République des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettres de Michel Butor sur le thème de l’exil, suivies de trois acrostiches inédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Chevillard</w:t>
+                <w:t xml:space="preserve">Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@nalyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18192/analyses.v5i1.747⟩</w:t>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18192/analyses.v3i1.516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hemingway and French Writers</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratégies narratives 2 – le roman contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kritikon Litterarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 37 (3/4), pp.165-168</w:t>
+              <w:t xml:space="preserve">, 2005, 32 (1/2), pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 83 (3), pp.526-537</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tintinnabulum Naturæ [et autres textes]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kritikon Litterarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (1/2), pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (3/4), pp.171-175</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récriture et Fragmentation dans l’œuvre romanesque de Robert Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.273-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbe-Grillet à Minuit : editoring et lancement du Nouveau Roman (1955-1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, L’Écrivain éditeur. 2. XIXe et XXe siècles, 15, pp.319-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 78, pp.33-59</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ollier passeur de fables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.262-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthiques du tropisme. Nathalie Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.265-267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pinget ou les voies d’une écriture. Contradictions et cohérence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le « Nouveau Roman » en questions, 5, pp.274-276</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 82 (5), pp.1067-1068</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butor et l’Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'icosathèque. Le Nouveau Roman en questions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Le « Nouveau Roman » en questions, 4, pp.260-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...1602 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293928v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03293914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mort dans les romans de Marguerite Duras de 1943 à 1967</w:t>
               </w:r>
@@ -5528,315 +5528,315 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui parle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Chevillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, 2022, Thyrse, 978-2-14-028869-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03786986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet. Entretiens complices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole des Hautes Etudes en Sciences Sociales, 2018, Audiographie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nouveau Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, 2016, 978-2-340-01084-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor. Rencontre avec Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...249 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Argol, 2009, Les Singuliers, 978-2-915978-46-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6960,51 +6960,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Louis Rossi : un espoir renaissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Louis Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde analogique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque municipale de Nantes; joca seria, pp.45-52, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7165,1798 +7165,1798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet, le perturbateur de trafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Milat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand; Christian Milat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alain Robbe-Grillet. Balises pour le XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.1-50, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Diagonale du fou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francine Dugast-Portes; Frank Wagner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Robbe-Grillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.167-178, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03291930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Alain Robbe-Grillet, le perturbateur de trafic</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbe-Grillet à Ouessant : le phare et la matrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand; Christian Milat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alain Robbe-Grillet. Balises pour le XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.51-55, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la création chez Robbe-Grillet et des Romanesques en particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand; Christian Milat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.273-295, 2004, Le « Nouveau Roman » en questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand; Christian Milat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.3-9, 2004, Le « Nouveau Roman » en questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponses de Claude Simon à quelques questions écrites de Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand; Christian Milat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.235-239, 2004, Le « Nouveau Roman » en questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nouveau Roman » – « Nouvelle Autobiographie » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Milat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger-Michel Allemand; Christian Milat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alain Robbe-Grillet. Balises pour le XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.1-50, 2010</w:t>
+              <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.13-43, 2004, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.51-55, 2010</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Nouvelle Autobiographie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.213-230, 2004, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Roger-Michel Allemand; Christian Milat. </w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lettre de Philippe Lejeune à Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lettres modernes Minard, pp.273-295, 2004, Le « Nouveau Roman » en questions</w:t>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.231-234, 2004, Le « Nouveau Roman » en questions 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Opus Magnum selon Butor, Pinget et Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situation diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.177-203, 2002, Le « Nouveau Roman » en questions</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Roger-Michel Allemand; Christian Milat. </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Lettres modernes Minard, pp.3-9, 2004, Le « Nouveau Roman » en questions</w:t>
+              <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situation diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.3-10, 2002, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lettres modernes Minard, pp.235-239, 2004, Le « Nouveau Roman » en questions</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débuts et fins du « Nouveau Roman »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situation diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.13-45, 2002, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Alain Robbe-Grillet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gide à Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Masson; Serge Cabioc'h. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gide aux miroirs. Le Roman du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Caen, pp.155-161, 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du mythe fondateur à la légende personnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de réécriture. L’Autre et le Même</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.173-188, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Involutions, Révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lettres modernes Minard, pp.213-230, 2004, Le « Nouveau Roman » en questions</w:t>
+              <w:t xml:space="preserve">Le Créateur et la Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.7-31, 1999, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Lettres modernes Minard, pp.13-43, 2004, Le « Nouveau Roman » en questions</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Créateur et la Cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.3-5, 1999, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lettre de Philippe Lejeune à Roger-Michel Allemand</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relire Les Mots après Lejeune et Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyses et Réflexions sur Sartre, “Les Mots”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, pp.68-75, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Métamorphoses de la féminité dans les Romanesques de Robbe-Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une « Nouvelle Autobiographie » ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lettres modernes Minard, pp.231-234, 2004, Le « Nouveau Roman » en questions 5</w:t>
+              <w:t xml:space="preserve">« Nouveau Roman » et archétypes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.163-197, 1993, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’Opus Magnum selon Butor, Pinget et Robbe-Grillet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Situation diachronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lettres modernes Minard, pp.177-203, 2002, Le « Nouveau Roman » en questions</w:t>
+              <w:t xml:space="preserve">« Nouveau Roman » et archétypes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.3-8, 1993, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la Série</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le « Nouveau Roman » en questions 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.I-VI, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger-Michel Allemand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Situation diachronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lettres modernes Minard, pp.3-10, 2002, Le « Nouveau Roman » en questions</w:t>
+              <w:t xml:space="preserve">« Nouveau Roman » et archétypes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lettres modernes Minard, pp.3-12, 1992, Le « Nouveau Roman » en questions</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lettres modernes Minard, pp.13-45, 2002, Le « Nouveau Roman » en questions</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03294472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire, écritures, lectures de Robbe-Grillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arcane-Beaunieux, pp.7-8, 1991, 2-908342-03-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l'Université de Caen, pp.155-161, 2002</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un régicide : quel régicide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire, écritures, lectures de Robbe-Grillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arcane-Beaunieux, pp.9-45, 1991, 2-908342-03-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l'Université de Rouen, pp.173-188, 2001</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l'espace dans les Romanesques : vers un déplacement de l'autobiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire, écritures, lectures de Robbe-Grillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arcane-Beaunieux, pp.85-115, 1991, 2-908342-03-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...644 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338983v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05338973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9832,51 +9832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une prothèse de tonicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Particolare : art, littérature, théorie critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21-22, pp.79-92, 2010, Cahier Prigent</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10486,4857 +10486,4857 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Leiris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autobiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Michel Leiris</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rolin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rivière</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anti-roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Djian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autofiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Yourcenar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gustave Le Clézio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Blanchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Duras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Malraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Saint-Exupéry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Butor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-René Des Forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Pagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leiris, Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.521-522</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolin, Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.750</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djian, Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.59-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gide, André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye, Jean-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Forêts, Louis-René</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.231-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roche, Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yourcenar, Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.956-957</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarraute, Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duras, Marguerite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butor, Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quignard, Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.717</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaudeau, Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.878</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roche, Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbe-Grillet, Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.746</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagnol, Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.658</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchot, Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.111-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauriac, Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivière, Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinget, Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cayrol, Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus, Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.149-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tournier, Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giono, Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Exupéry, Antoine de</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sartre, Jean-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.792-793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malraux, André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.555-556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Clézio, Jean-Marie Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudry, Jean-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autofiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire mondial de la littérature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.60-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry, Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollier, Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire mondial des littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...3380 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03293352v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03293180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15953,51 +15953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec l'écrivain Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Butor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impromptu au Petit Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des écrivains et de la littérature, Nov 2009, Paris Auditorium du Petit Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16443,178 +16443,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Romanesque autobiographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Robbe-Grillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum FNAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1990, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05330701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Topographie et Autobiographie dans les Romanesques d’Alain Robbe-Grillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger-Michel Allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Samedis de la modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Barbéris, Jan 1990, Caen, Université de Caen-Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330714v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05330701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Bible : archétype occidental de la névrose romanesque ?</w:t>
               </w:r>
@@ -16976,51 +16976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489712v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Michel Allemand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Salvan-Renucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Washburn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v12i2.2017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v8i3.916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01324941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v7i2.366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291860v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v6i2.627" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Toussaint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v6i1.773" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294005v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chevillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i1.747" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293732v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330369v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293725v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i2.571" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prigent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i1.748" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lucot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i2.572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.517" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grainville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.514" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293772v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293767v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291858v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i2.548" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.539" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293994v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i2.553" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291849v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Viel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i3.705" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.516" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293914v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Vital Le Boss&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robbe-Grillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-qui_parle_em_entretiens_litteraires_avec_de_grandes_figures_de_la_poesie_et_du_roman_des_xxe_et_xxie_siecles_em_roger_michel_allemand-9782140288692-74393.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291923v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Milat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291930v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292546v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338983v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338973v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Arbex-Enrico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desoubeaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chadwick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Harger-Grinling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691706v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692316v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692315v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691725v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691722v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692660v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692656v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692335v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692653v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692332v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692325v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692657v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692329v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691720v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691728v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692330v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692322v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692311v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691712v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293216v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293364v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293353v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293369v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293359v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293183v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293177v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293218v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293213v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293360v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293367v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293217v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293199v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293355v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293348v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293354v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293371v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293347v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293368v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293365v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293352v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293223v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293182v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291925v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330721v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330393v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330704v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330703v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard d'Araille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330714v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330701v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489712v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger-Michel Allemand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Salvan-Renucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134702v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Washburn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v12i2.2017" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v8i3.916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01324941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.3419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v7i2.366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291860v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v6i2.627" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Toussaint" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v6i1.773" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294005v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330369v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Butor" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Louis Rossi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i2.571" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291851v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Chevillard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i1.747" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293732v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prigent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i1.748" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293998v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291867v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lucot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v5i2.572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291859v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.517" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grainville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.514" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291858v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i2.548" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293755v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293741v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291862v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.539" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293767v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291849v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Viel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i3.705" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291861v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i2.553" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291879v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18192/analyses.v3i1.516" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293925v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293914v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293939v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293794v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293824v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293991v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293986v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071376v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293964v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Vital Le Boss&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293965v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Robbe-Grillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292405v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786986v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deguy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-qui_parle_em_entretiens_litteraires_avec_de_grandes_figures_de_la_poesie_et_du_roman_des_xxe_et_xxie_siecles_em_roger_michel_allemand-9782140288692-74393.html" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291923v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055322v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291901v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Milat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291913v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291915v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291920v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291916v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291917v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291922v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291921v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330326v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292549v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292579v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291930v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292554v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292544v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293934v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292546v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293936v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292518v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292443v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294494v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294467v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338973v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338983v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294538v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03348619v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291896v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Arbex-Enrico" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291899v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330746v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339970v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291931v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330355v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291927v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135021v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293169v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desoubeaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331971v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331969v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chadwick" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Harger-Grinling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692339v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692319v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692316v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692315v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692335v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692661v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692324v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691725v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691709v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691722v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691703v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692660v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692654v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691717v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692325v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691714v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692329v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691720v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691705v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691728v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691712v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692311v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692322v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293346v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293364v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293216v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293177v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293220v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293218v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293213v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293360v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293372v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293367v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293217v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293199v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293355v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293369v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293363v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293183v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293175v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293356v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293350v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293354v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293210v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293208v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293222v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293365v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293368v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293223v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293182v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293180v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293352v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059710v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637816v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341110v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291925v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330721v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292552v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330702v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330393v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330704v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330703v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332018v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard d'Araille" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330712v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330701v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330714v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330720v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330717v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>