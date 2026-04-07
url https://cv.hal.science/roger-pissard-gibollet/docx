--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -261,295 +261,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture system to assess intraoperative staff movements and door openings: Impact on surrogates of the infectious risk in surgery</w:t>
+                <w:t xml:space="preserve">Tracking Clinical Staff Behaviors in an Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rukly</w:t>
+                <w:t xml:space="preserve">Gaelle Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Toupet</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSYCHE: An Interdisciplinary Journal of Research on Consciousness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (5), pp.566-573. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (10), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/ice.2019.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s19102287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02058909v1</w:t>
+                <w:t xml:space="preserve">lirmm-02135226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Clinical Staff Behaviors in an Operating Room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion capture system to assess intraoperative staff movements and door openings: Impact on surrogates of the infectious risk in surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rukly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Toupet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (10), pp.1-14. </w:t>
+              <w:t xml:space="preserve">PSYCHE: An Interdisciplinary Journal of Research on Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (5), pp.566-573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19102287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/ice.2019.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02135226v1</w:t>
+                <w:t xml:space="preserve">lirmm-02058909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and Validation of a Stride Length Estimation Algorithm, Using a Single Basic Inertial Sensor on Healthy Subjects and Patients Suffering from Parkinson's Disease</w:t>
               </w:r>
@@ -574,51 +574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -803,77 +803,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous gait cycle index estimation for electrical stimulation assisted foot drop correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -920,77 +920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Freezing of Gait in Parkinson Disease: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1054,90 +1054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes, risk of infection and behaviours in the operating room (the ARIBO Project): a prospective, cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (5), pp.878-883. </w:t>
@@ -1322,77 +1322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASEA : Marche Assistée par Stimulation Électrique Adaptative. D'un déclenchement événementiel à un contrôle continu de la stimulation électrique pour la correction du syndrome de pied tombant chez l'hémiplégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1520,51 +1520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 17 (4), pp.338-359</w:t>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kapellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15 (1), pp.111--115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1746,77 +1746,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of inertial sensor fusion algorithms in the context of hemiparetic gait assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAMIN INRIA LIRMM, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1966,51 +1966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Michalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASTRA 2013 - 12th Symposium on Advanced Space Technologies in Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA/ESTEC, May 2013, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2238,51 +2238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2441,64 +2441,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation en continu de la marche hémiplégique pour la stimulation électrique des muscles releveurs de pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ragusi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2821,51 +2821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orccad, a framework for safe robot control design and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2929,51 +2929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3050,51 +3050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the 3D Analysis of Human Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3132,51 +3132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous identification of gait phase for robotics and rehabilitation using microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Heliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3249,51 +3249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous composition of discretized control actions: design, verification and implementation with ORCCAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kapellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,51 +3370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Unknown, pp.243-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3654,51 +3654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corke, Peter I. and Trevelyan, James. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Robotics VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 250, Springer London, pp.243-252, 2000, Lecture Notes in Control and Information Sciences, 978-1-85233-210-5</w:t>
@@ -3798,51 +3798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ben Rayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3920,51 +3920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0448, INRIA. 2014, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4012,51 +4012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4104,64 +4104,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôleur du robot BIP2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0249, INRIA. 2001, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4222,51 +4222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Di Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0243, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4327,51 +4327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0229, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4419,51 +4419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3544, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4481,51 +4481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asservissement visuel applique a un robot mobile : etat de l'art et modelisation cinematique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4644,51 +4644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4719,77 +4719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sensbiotk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:af9353d46fc39d2351fd2c36ac18bf427e47b007;origin=https://github.com/sensbio/sensbiotk;visit=swh:1:snp:8728351451a797f8890bac78c507a1cd5a3e1096;anchor=swh:1:rev:0a828ee78ce7cd46b48cc1824d06f3c024fcd5c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4985,51 +4985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genevois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ragusi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre-Reguilion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Giacomo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7165eb3ec70a153477fb72fa8dfadba44e66477;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nonsmooth/siconos.git;visit=swh:1:snp:ae1f7fe10c9fe444d19c57dd81e377d226301d57;anchor=swh:1:rev:445f102faa029deaeb69a0a0aa13313e1b68be38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af9353d46fc39d2351fd2c36ac18bf427e47b007;origin=https://github.com/sensbio/sensbiotk;visit=swh:1:snp:8728351451a797f8890bac78c507a1cd5a3e1096;anchor=swh:1:rev:0a828ee78ce7cd46b48cc1824d06f3c024fcd5c5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genevois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ragusi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre-Reguilion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Giacomo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7165eb3ec70a153477fb72fa8dfadba44e66477;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nonsmooth/siconos.git;visit=swh:1:snp:ae1f7fe10c9fe444d19c57dd81e377d226301d57;anchor=swh:1:rev:445f102faa029deaeb69a0a0aa13313e1b68be38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af9353d46fc39d2351fd2c36ac18bf427e47b007;origin=https://github.com/sensbio/sensbiotk;visit=swh:1:snp:8728351451a797f8890bac78c507a1cd5a3e1096;anchor=swh:1:rev:0a828ee78ce7cd46b48cc1824d06f3c024fcd5c5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>