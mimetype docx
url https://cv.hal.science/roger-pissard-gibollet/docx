--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2897,243 +2897,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00385258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orccad Robot Control Architecture and Tools in Space Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Simon</w:t>
+                <w:t xml:space="preserve">The HuMAnS toolbox, a homogenous framework for motion capture, analysis and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ESAWorkshop on Advanced Space Technologies for Robotics and Automation ASTRA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium on the 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00385257v1</w:t>
+                <w:t xml:space="preserve">inria-00390447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HuMAnS toolbox, a homogenous framework for motion capture, analysis and simulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+                <w:t xml:space="preserve">The Orccad Robot Control Architecture and Tools in Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">9th ESAWorkshop on Advanced Space Technologies for Robotics and Automation ASTRA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00390447v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00385257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous identification of gait phase for robotics and rehabilitation using microsensors</w:t>
               </w:r>
@@ -4985,51 +4985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genevois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ragusi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre-Reguilion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Giacomo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7165eb3ec70a153477fb72fa8dfadba44e66477;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nonsmooth/siconos.git;visit=swh:1:snp:ae1f7fe10c9fe444d19c57dd81e377d226301d57;anchor=swh:1:rev:445f102faa029deaeb69a0a0aa13313e1b68be38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af9353d46fc39d2351fd2c36ac18bf427e47b007;origin=https://github.com/sensbio/sensbiotk;visit=swh:1:snp:8728351451a797f8890bac78c507a1cd5a3e1096;anchor=swh:1:rev:0a828ee78ce7cd46b48cc1824d06f3c024fcd5c5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genevois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ragusi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre-Reguilion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Giacomo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7165eb3ec70a153477fb72fa8dfadba44e66477;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nonsmooth/siconos.git;visit=swh:1:snp:ae1f7fe10c9fe444d19c57dd81e377d226301d57;anchor=swh:1:rev:445f102faa029deaeb69a0a0aa13313e1b68be38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af9353d46fc39d2351fd2c36ac18bf427e47b007;origin=https://github.com/sensbio/sensbiotk;visit=swh:1:snp:8728351451a797f8890bac78c507a1cd5a3e1096;anchor=swh:1:rev:0a828ee78ce7cd46b48cc1824d06f3c024fcd5c5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>