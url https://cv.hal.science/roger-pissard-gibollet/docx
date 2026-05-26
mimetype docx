--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -93,1623 +93,1757 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Framework for Quantifying Accuracy and Precision of Event Detection Algorithms in FES-Cycling</w:t>
+                <w:t xml:space="preserve">Bionicohand: A Collaborative, Open-Source Myoelectric prosthetic Hand Designed With and For Its User</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Guillou</w:t>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schmoll</w:t>
+                <w:t xml:space="preserve">Côme Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+                <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lobato Borges</w:t>
+                <w:t xml:space="preserve">Henri Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
+                <w:t xml:space="preserve">Sébastien Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (13), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21134571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12984-026-01987-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278596v1</w:t>
+                <w:t xml:space="preserve">hal-05604658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Clinical Staff Behaviors in an Operating Room</w:t>
+                <w:t xml:space="preserve">A Novel Framework for Quantifying Accuracy and Precision of Event Detection Algorithms in FES-Cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+                <w:t xml:space="preserve">Ronan Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+                <w:t xml:space="preserve">Martin Schmoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Toupet</w:t>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">David Lobato Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
+                <w:t xml:space="preserve">Emerson Fachin-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19 (10), pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2021, 21 (13), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19102287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21134571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02135226v1</w:t>
+                <w:t xml:space="preserve">hal-03278596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion capture system to assess intraoperative staff movements and door openings: Impact on surrogates of the infectious risk in surgery</w:t>
+                <w:t xml:space="preserve">Tracking Clinical Staff Behaviors in an Operating Room</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Birgand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Rukly</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaelle Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSYCHE: An Interdisciplinary Journal of Research on Consciousness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/ice.2019.35⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (10), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19102287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02058909v1</w:t>
+                <w:t xml:space="preserve">lirmm-02135226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Validation of a Stride Length Estimation Algorithm, Using a Single Basic Inertial Sensor on Healthy Subjects and Patients Suffering from Parkinson's Disease</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Motion capture system to assess intraoperative staff movements and door openings: Impact on surrogates of the infectious risk in surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rukly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Geny</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ElectronicHealthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/health.2015.76084⟩</w:t>
+              <w:t xml:space="preserve">PSYCHE: An Interdisciplinary Journal of Research on Consciousness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (5), pp.566-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/ice.2019.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01164793v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02058909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Adjih</w:t>
+                <w:t xml:space="preserve">Implementation and Validation of a Stride Length Estimation Algorithm, Using a Single Basic Inertial Sensor on Healthy Subjects and Patients Suffering from Parkinson's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Fleury</w:t>
+                <w:t xml:space="preserve">Mourad Benoussaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Harter</w:t>
+                <w:t xml:space="preserve">Jennifer Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+                <w:t xml:space="preserve">Christian Geny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">ElectronicHealthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.704-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/health.2015.76084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208387v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01164793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous gait cycle index estimation for electrical stimulation assisted foot drop correction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovana Jovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+                <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Froger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-0003-11-118⟩</w:t>
+              <w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060086v1</w:t>
+                <w:t xml:space="preserve">hal-01208387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Freezing of Gait in Parkinson Disease: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Continuous gait cycle index estimation for electrical stimulation assisted foot drop correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jovana Jovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Froger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s140406819⟩</w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1743-0003-11-118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01238417v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, risk of infection and behaviours in the operating room (the ARIBO Project): a prospective, cross-sectional study</w:t>
+                <w:t xml:space="preserve">Detection of Freezing of Gait in Parkinson Disease: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Birgand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sijobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Grandbastien</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004274⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.6819-6827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s140406819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00916840v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01238417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wearable Sensor Network for Gait Analysis: A 6-Day Experiment of Running Through the Desert</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Pasquier</w:t>
+                <w:t xml:space="preserve">Attitudes, risk of infection and behaviours in the operating room (the ARIBO Project): a prospective, cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Birgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Horvais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gaëlle Toupet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2011.2161324⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.e004274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00604988v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00916840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MASEA : Marche Assistée par Stimulation Électrique Adaptative. D'un déclenchement événementiel à un contrôle continu de la stimulation électrique pour la correction du syndrome de pied tombant chez l'hémiplégique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A Wearable Sensor Network for Gait Analysis: A 6-Day Experiment of Running Through the Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Braillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/sth.4.109-130⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (5), pp.878-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2011.2161324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00474290v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00604988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ORCCAD Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MASEA : Marche Assistée par Stimulation Électrique Adaptative. D'un déclenchement événementiel à un contrôle continu de la stimulation électrique pour la correction du syndrome de pied tombant chez l'hémiplégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Borrelly</w:t>
+                <w:t xml:space="preserve">Rodolphe Héliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Coste-Manière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Espiau</w:t>
+                <w:t xml:space="preserve">Philippe Dussaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+                <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences et Technologies pour le Handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Handicap et Mouvement, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/sth.4.109-130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00930119v1</w:t>
+                <w:t xml:space="preserve">lirmm-00474290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The ORCCAD Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Borrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Coste-Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 17 (4), pp.338-359</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00930119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ORCCAD: Software Engineering for Real-time Robotics. A Technical Insight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kapellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 15 (1), pp.111--115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1719,1735 +1853,1735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of inertial sensor fusion algorithms in the context of hemiparetic gait assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NER: Neural Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAMIN INRIA LIRMM, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Adjih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baccelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Harter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Asian School of Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical simulation of the Exomars rover using Siconos in 3DROV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Michalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASTRA 2013 - 12th Symposium on Advanced Space Technologies in Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA/ESTEC, May 2013, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORCCAD, robot controller model and its support using Eclipse Modeling tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAR 2010 - 5th National Conference on Control Architecture of Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00482559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation en continu de la marche hémiplégique pour la stimulation électrique des muscles releveurs de pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HANDICAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00474291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'une plate-forme de portage à l'INRIA (PIPOL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ragusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation d'une plate-forme de portage logiciel à l'INRIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Turro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ragusi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Réseaux 2009 (JRES 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes et de Rennes, Dec 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orccad, a framework for safe robot control design and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st National Workshop on Control Architectures of Robots : software approaches and issues CAR'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00385258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HuMAnS toolbox, a homogenous framework for motion capture, analysis and simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Orccad Robot Control Architecture and Tools in Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Kapellos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the 3D Analysis of Human Movement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">9th ESAWorkshop on Advanced Space Technologies for Robotics and Automation ASTRA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00390447v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00385257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Orccad Robot Control Architecture and Tools in Space Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The HuMAnS toolbox, a homogenous framework for motion capture, analysis and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Brice Wieber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boissieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ESAWorkshop on Advanced Space Technologies for Robotics and Automation ASTRA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium on the 3D Analysis of Human Movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00385257v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00390447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous identification of gait phase for robotics and rehabilitation using microsensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Heliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Favre-Reguilion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Robotics, 2005. ICAR '05. Proceedings., 12th International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Seattle, United States. pp.686-691, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICAR.2005.1507483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous composition of discretized control actions: design, verification and implementation with ORCCAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kapellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Computing Systems and Applications, 1999. RTCSA '99. Sixth International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Hong Kong, China. pp.158-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00930120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an Underactuated Leg with a Passive Spring at the Knee Achieve a Ballistic Step ?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Unknown, pp.243-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3457,154 +3591,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIONICOHAND an opensource and collaborative myoelectric hand prothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Butin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Boutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Braillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFESS 2025 - 28th Annual Conference of the International Functional Electrical Stimulation Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chicago, United States. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3614,961 +3748,1068 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an underactuated leg with a passive spring at the knee achieve a ballistic step ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Corke, Peter I. and Trevelyan, James. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Robotics VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 250, Springer London, pp.243-252, 2000, Lecture Notes in Control and Information Sciences, 978-1-85233-210-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanlab: Innovating for and with End-users with Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a formal reference computational model for cloud configuration management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Ben Rayana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Seinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Stefani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9317, INRIA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exomars Rover Mechanical Modeling with Siconos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Michalczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] RT-0448, INRIA. 2014, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7332, INRIA. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00498394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôleur du robot BIP2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0249, INRIA. 2001, pp.144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00069925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'armoire de commande du robot bipède bip2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Di Giacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0243, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cycab de l'INRIA Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RT-0229, INRIA. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can an Underactuated Leg with a Passive Spring at the Knee Achieve a Ballistic Step?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-3544, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asservissement visuel applique a un robot mobile : etat de l'art et modelisation cinematique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-1577, INRIA. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00074983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4578,267 +4819,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siconos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Acary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Perignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:a7165eb3ec70a153477fb72fa8dfadba44e66477;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nonsmooth/siconos.git;visit=swh:1:snp:ae1f7fe10c9fe444d19c57dd81e377d226301d57;anchor=swh:1:rev:445f102faa029deaeb69a0a0aa13313e1b68be38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sensbiotk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sijobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:af9353d46fc39d2351fd2c36ac18bf427e47b007;origin=https://github.com/sensbio/sensbiotk;visit=swh:1:snp:8728351451a797f8890bac78c507a1cd5a3e1096;anchor=swh:1:rev:0a828ee78ce7cd46b48cc1824d06f3c024fcd5c5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4985,51 +5226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821221v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804242v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bremond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genevois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ragusi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918589v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390447v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921282v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre-Reguilion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507483" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929775v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigues" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929774v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025785v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071189v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Giacomo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073140v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074983v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056972v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perignon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7165eb3ec70a153477fb72fa8dfadba44e66477;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nonsmooth/siconos.git;visit=swh:1:snp:ae1f7fe10c9fe444d19c57dd81e377d226301d57;anchor=swh:1:rev:445f102faa029deaeb69a0a0aa13313e1b68be38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af9353d46fc39d2351fd2c36ac18bf427e47b007;origin=https://github.com/sensbio/sensbiotk;visit=swh:1:snp:8728351451a797f8890bac78c507a1cd5a3e1096;anchor=swh:1:rev:0a828ee78ce7cd46b48cc1824d06f3c024fcd5c5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05604658v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Butin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boutard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-026-01987-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278596v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schmoll" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lobato Borges" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Fachin-Martins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134571" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02058909v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rukly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2019.35" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01164793v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benoussaad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Denys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/health.2015.76084" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01060086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana Jovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Froger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-0003-11-118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238417v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pasquier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Espiau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s140406819" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00604988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Braillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Horvais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2011.2161324" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474290v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe H&#233;liot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sth.4.109-130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-553HJK6P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930119v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Borrelly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Coste-Mani&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kapellos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kapellos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Froger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821221v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Acary" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Michalczyk" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Arias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Boudin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00474291v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bremond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genevois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ragusi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918589v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385258v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385257v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00390447v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Brice Wieber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Billet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boissieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Heliot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favre-Reguilion" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR.2005.1507483" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00930120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929775v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05285381v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Corbel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929774v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05609468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02940938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Ben Rayana" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Stefani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025785v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069925v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071189v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Baille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Giacomo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mathieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071193v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rives" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056972v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huber" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Perignon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a7165eb3ec70a153477fb72fa8dfadba44e66477;origin=https://gricad-gitlab.univ-grenoble-alpes.fr/nonsmooth/siconos.git;visit=swh:1:snp:ae1f7fe10c9fe444d19c57dd81e377d226301d57;anchor=swh:1:rev:445f102faa029deaeb69a0a0aa13313e1b68be38" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02091542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:af9353d46fc39d2351fd2c36ac18bf427e47b007;origin=https://github.com/sensbio/sensbiotk;visit=swh:1:snp:8728351451a797f8890bac78c507a1cd5a3e1096;anchor=swh:1:rev:0a828ee78ce7cd46b48cc1824d06f3c024fcd5c5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>