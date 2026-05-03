--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -884,642 +884,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaporization of an equivalent pastille</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kwassi Anani</w:t>
+                <w:t xml:space="preserve">Modélisation d’interfaces avec phase fluide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamique des interfaces et mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaporization of an equivalent pastille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwassi Anani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermodynamique des interfaces et mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Response of a Vaporizing Spray to Pressure Oscillations: Approximate Analytical Solutions.Combustion and Flame. https://doi.org/10.1016/j.combustflame.2018.03.015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwassi Anani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mahouton Hounkonnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.295-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Modélisation d’interfaces avec phase fluide</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical Analysis of Thermal Conduction Effect on Frequency Response of a Perturbed Vaporizing Spherical Droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwassi Anani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (2), pp.503-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-016-9758-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446277v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomisation sous un champ d’accélération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamique des interfaces et mécanique des fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2018.0214⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion in microgravity: The French contribution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José L. Torero</w:t>
+                <w:t xml:space="preserve">Bernard Zappoli's contribution to the French scientific life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Basic and applied researches in microgravity – A tribute to Bernard Zappoli’s contribution, 345 (1), pp.86-98. </w:t>
+              <w:t xml:space="preserve">, 2017, Basic and applied researches in microgravity – A tribute to Bernard Zappoli’s contribution, 345 (1), pp.3-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combustion in microgravity: The French contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.012⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Guillaume Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L. Torero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Basic and applied researches in microgravity – A tribute to Bernard Zappoli’s contribution, 345 (1), pp.3-10. </w:t>
+              <w:t xml:space="preserve">, 2017, Basic and applied researches in microgravity – A tribute to Bernard Zappoli’s contribution, 345 (1), pp.86-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393412v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérêt de la micropesanteur</w:t>
               </w:r>
@@ -3360,191 +3360,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flammes de prémélange air méthane en microgravité : éléments théoriques, 17, pp. 13 26.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Chimiques de France ( Ann. Chim. Fr.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Experimental and theoretical study of a premixed vibrating flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 88, pp. 149-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995779v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02268473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions aux équations d'interface fluides, Journal de Chimie Physique, 87, 1990, pp. 1403 1424. Published online: 29 May 2017.</w:t>
               </w:r>
@@ -3599,64 +3599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some effects of gravity on the behaviour of premixed flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,64 +3797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvement instationnaire d'une interface de combustion (Actes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4151,51 +4151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations de bilan d'interface pour les flammes de prémélange C.R. Acad. Sc., t. 304, II, n° 17, pp. 1047-1050.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIb, Mécanique, physique, astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4220,51 +4220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhedral flames of propane at low pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4336,64 +4336,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation interfaciale des flammes minces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Mécanique Théorique et Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, n°spécial, pp.193-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4481,165 +4481,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatisation et robotique : les atouts de la France N° 15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Désiré Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issues : cahiers de recherche de la revue Economie et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1983</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Automatisation et robotique : les atouts de la France N° 15 1er trimestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSUES : cahiers de recherches de la revue Economie et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02391643v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02410832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des réactions endothermiques d'interface</w:t>
               </w:r>
@@ -4727,70 +4727,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une approche thermodynamique de l'interaction métal-plasma, C.R. Acad. Sc., t. 292, II, 1981, p. 501-504.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1981</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des réactions endothermiques d'interface. Recherche des états thermodynamiques d'interface en relation avec les écarts à l'équilibre t. 292, pp. 49 52.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mokhlisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4805,139 +4887,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307344v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02004785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial equilibrium and relaxation in a plasma in thermal non-equilibrium</w:t>
               </w:r>
@@ -4999,191 +4999,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interface thermodynamic model for low pressure evaporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Equilibrium Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1979, 4 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chemical kinetics and concentrations of an equilibrium ionized nitrogen-water mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Astronautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004789v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02004787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de flux normaux sur le mouvement convectif d'interface</w:t>
               </w:r>
@@ -6185,191 +6185,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application de la désorption éclair et de la thermodésorption à l'étude cinétique des phénomènes de décomposition. Bulletin de la Société Chimique de France, n° 8, 1969, p. 2693-2698</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Contour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1969</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aérothermochimie des écoulements à deux phases. Chimie et Industrie, Génie Chimique, vol. 102, 5, sept 1969, p. 657-667.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimie et Industrie - Génie chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005036v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02005041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l'équation de dispersion des mélanges gazeux réactifs</w:t>
               </w:r>
@@ -7408,178 +7408,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations d’interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+                <w:t xml:space="preserve">Evaporation de gouttes: lois de récession du rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amah Séna d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000948v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-02358117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Amah Séna d'Almeida</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisations d’interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358117v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of internal exchanges of a vaporizing droplet submitted to pressure oscillations</w:t>
               </w:r>
@@ -8418,50 +8418,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaporation d'une goutte de liquide pur dans sa vapeur près du point critique : pertinence de l'hypothèse quasi-stationnaire et corrections au premier ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Zappoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Transient heating and dynamic response to acoustic oscillation of a vaporizing droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Habiballah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXI Summer School – Conference “Advanced Problems in Mechanics” (APM2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, St. Petersburg, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude analytique et numérique de l’expansion isobare d’une poche de fluide légèrement supercritique dans une ambiance de densité plus faible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8496,260 +8699,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GDR 2258</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358481v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-02358181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified model for droplet transient heating</w:t>
               </w:r>
@@ -9109,217 +9109,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relaxation en densité d’une poche de gaz dense en atmosphère infini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalil Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Zappoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Combustion sous gravité réduite, LCD/ENSMA, Futuroscope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Poitiers-Futuroscope, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interfaces et Mécanique des fluides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique du Département SPI du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000949v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02358485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÈLE À DEUX COUCHES POUR L'ÉVAPORATION DES GOUTTES AVEC ÉCHANGES THERMIQUES INTERNES</w:t>
               </w:r>
@@ -9368,112 +9368,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pertinence of micro-gravity studies for solid/liquid phase change (Actes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MINI-symposium - “Solid/liquid phase change: transitions and interfaces” - The 13thInternational Symposium on Transport Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence invitée, Université de Limoges, 11 décembre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THICK FLUID INTERFACE MODELING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9489,126 +9558,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTP13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041578v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02358486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relaxation en densité d’une poche de gaz dense en atmosphère infinie : analogie avec l’évaporation d’une goutte de liquide</w:t>
               </w:r>
@@ -9696,165 +9696,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation du GDR 2258</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité scientifique du LMM, 3 octobre 2002, LMM, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combustion, milieux réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du GDR 2258 « Phénomènes de transport et Transitions de Phase en Micropesanteur », ESPCI, Paris, 27-28 mai 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467719v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02467756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thick fluid interface modeling 2-5 July 2001, ESPCI, Paris (Actes)</w:t>
               </w:r>
@@ -9916,51 +9916,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation interfaciale des chocs dans les suspensions</w:t>
+                <w:t xml:space="preserve">Modélisation interfaciale de chocs dans les suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
@@ -9987,75 +9987,144 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02295966v1</w:t>
+                <w:t xml:space="preserve">hal-02390303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation interfaciale de chocs dans les suspensions</w:t>
+                <w:t xml:space="preserve">Droplet evaporation and combustion: - quasi-steady analysis review of assumptions and main results – preliminary analysis of droplet dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">R et T Program on High Frequency Combustion Instability in Liquid Rocket Engines, Second Scientific Progress Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation interfaciale des chocs dans les suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
@@ -10076,188 +10145,119 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Droplet evaporation and combustion: - quasi-steady analysis review of assumptions and main results – preliminary analysis of droplet dynamics</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droplet evaporation and combustion: - quasi-steady analysis review of assumptions and main results – preliminary analysis of droplet dynamics (IRPHE, Actes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R et T Program on High Frequency Combustion Instability in Liquid Rocket Engines, Second Scientific Progress Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10723,50 +10723,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Numerical modelisation of a premixed flame’s burned gases jet instability under an acceleration effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gottesdiener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biennial Meeting of European Low Gravity Research Association (ELGRA), Paris, 17-19 mars 1997.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l’instabilité d’un jet de gaz brûlés issus d’une flamme de prémélange en présence d’un champ d’accélération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Samba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10788,142 +10883,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du PRC-GDR 1185</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Aussois (Savoie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la réunion sur le thème combustion organisée par le CNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">préparation du Séminaire de Prospective en Sciences Physiques en Micropesanteur, CNES Paris, 7 avril 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitutive relations through interfaces: the case of shock waves in multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10952,152 +11047,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretisch-Physicalisches Seminar, Technische Universität Berlin, Institut für Theoretische Physik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342718v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02176231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuity in spray: multiple-scale aerodynamical method</w:t>
               </w:r>
@@ -11919,325 +11919,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence des termes instationnaires sur le comportement d'une particule : application à la propagation du son en milieu diphasique (Actes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dodemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Kuentzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Lille Villeneuve d'Ascq, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Calculation of a vibrating flame front subjected to high amplitude disturbance by the characteristics method (Actes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourehrla Adnen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Meeting of the British and German Sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la compressibilité d'un jet basse vitesse à faible perturbation sur une flamme conique de prémélange (Actes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bourehla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Lille Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357362v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02357359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des effets hydrodynamiques dans une flamme de prémélange avec ou sans gravité</w:t>
               </w:r>
@@ -12299,329 +12299,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Action du champ d'accélération sur les flammes de prémélange méthane/air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D E Premelange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methane / Air</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First European Symposum Fluids in Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1991, Ajaccio, France. pp.131 - 144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Some comments about balance equations of interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMP Statphys., Badajoz' 92</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Badajoz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing of two supersonic parallel flows in 2D configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium IUTAM "Aerothermochemistry of Spacecrafts and Associated Hypersonic Flows"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammes de prémélange en centrifugeuse (Actes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...119 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12797,51 +12797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of premixed flames under parabolic flights conditions (Actes ESA SP 295, 461- 466, jan. 1990).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12879,77 +12879,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillations of premixed flames under the action of gravity (Actes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Bencheikh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13050,441 +13050,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combustion d'une goutte en micropesanteur (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole d'été sur "Mécanique des fluides et phénomènes de transport en micropesanteur", CNES, 25-26 sept. 1989</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1989, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques géométriques et cinématiques d'une flamme vibrante de prémélange (Actes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès commun des sections britannique et française du Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1989, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique et physique des fluides (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Physique et de Biologie en Microgravité, Bonascre, CNES, 20-22 mars 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1989, Bonascre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical study of kinematic and stretch effects on premixed flames (Actes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été sur "Mécanique des fluides et phénomènes de transport en micropesanteur", CNES, 25-26 sept. 1989</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1989, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3ème Séminaire International sur la structure des flammes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1989, Alma Ata, Kazakhstan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection, diffusion, transferts et interactions dans les fluides (conférence invitée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Physique et de Biologie en Microgravité, CNES, 20-22 mars 1989</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1989, Bonascre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of premixed flames under parabolic flights conditions, ESA SP 295, 461 - 466, ISBN 92 9092 022 X. (Actes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13522,51 +13522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lois de comportement d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13598,181 +13598,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flammes de prémélange en microgravité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque COMET (Croissance, organisation de la matière, élaboration et transport), Fondation Vasarely</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1988, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Premixed flames in microgravity: theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third ESA Combustion Workshop, ESA Headquarters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1988, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a pulsating flame at low pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque COMET (Croissance, organisation de la matière, élaboration et transport), Fondation Vasarely</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1988, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès des sections française et italienne du Combustion Institute (Actes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1987, Amalfi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mécanique des interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès Français de Mécanique (Actes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1987, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coefficients phénoménologiques au travers de discontinuités en milieu diphasiques (Actes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13801,346 +13965,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1987, Poitiers-Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flammes minces et interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur la Modélisation Mathématique en Combustion, Ecole Centrale de Lyon (Actes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1987, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of a micro processor in the study of a pulsating flame&amp;quot;. International Specialists Meeting on &amp;quot;The use of computes in laser velocimetry&amp;quot; (Actes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14172,195 +14172,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Séminaire &amp;quot;Hydrodynamique et Croissance Cristalline&amp;quot; (CNES), Toulouse, 7-8 avril 1987.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Hydrodynamique et Croissance Cristalline" (CNES), Toulouse, 7- 8 avril 1987.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1987, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecoulements réactifs au voisinage de surfaces (CI) (Actes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42ème Réunion Internationale "Réactivité chimique en phase liquide" de la Société Française de Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1987, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between two highly turbulent flames having very different laminar burning velocities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15868,50 +15868,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rôle du flux thermique à l'interface dans l'interprétation de l'effet Smith Topley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Watelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur la cinétique hétérogène, 20 mars 1975</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1975, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaporation d'un liquide sous pression contrôlée de sa vapeur, présentation d'un modèle d'échange thermique à l'interface (Actes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15946,165 +16054,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Conférence internationale de Thermodynamique chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1975, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342702v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02411021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de quasi équilibre pour l'étude des écoulements relaxés (Actes).</w:t>
               </w:r>
@@ -16575,64 +16575,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative theoretical and experimental study of a premixed vibrating flame (Actes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16683,51 +16683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A turbulent premixed wrinkled flame involving local front instabilities. 12 17 août 1984. (Actes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baritaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16866,1968 +16866,1968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fluid Mechanics at Interfaces - 2 cases study and instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Prud'homme &amp; Stéphane Vincent. First published 2022 in Great Britain and the United States by ISTE Ltd and John Wiley &amp; Sons, Inc., 2022, 978-1-78630-817-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fluid Mechanics at Interfaces - 1 methods and diversity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roger Prud'homme &amp; Stéphane Vincent. First published 2022 in Great Britain and the United States by ISTE Ltd and John Wiley &amp; Sons, Inc., 2022, 978-1-78630-816-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fluid Mechanics at Interfaces - 2 cases study and instabilities</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluid Mechanics at Interfaces 2: Case Studies and Instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Roger Prud'homme &amp; Stéphane Vincent. First published 2022 in Great Britain and the United States by ISTE Ltd and John Wiley &amp; Sons, Inc., 2022, 978-1-78630-817-7</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Fluid Mechanics at Interfaces 2: Case Studies and Instabilities</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluid Mechanics at Interfaces 1: Methods and Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(EDS) - Basic and applied researches in microgravity – A tribute to Bernard Zappoli’s contribution. Comptes Rendus Mecanique Volume 345, Issue 1 (2017) pp. 1-116</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Etay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flows and Chemical Reactions in an Electromagnetic Field, Fluid Mechanics series, ISTE - Wiley.2014 (176 p.), ISBN 978-1-84821-78-7.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Flows and Chemical Reactions in an Electromagnetic Field, Fluid Mechanics series, ISTE - Wiley.2014 (176 p.), ISBN 978-1-84821-78-7.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoulements et Réactions chimiques 3 : applications aux mélanges hétérogènes réactifs, collection mécanique des fluides - Hermès-Lavoisier, Cachan, 2014 (318 p.), ISBN 978-2-7462-4586-0.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flows and Chemical Reactions in heterogeneous mixtures, Fluid Mechanics series (218 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE – Wiley, 2014, 978-1-84821-785-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">ISTE – Wiley, 2014, 978-1-84821-785-0</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flows and chemical reactions in homogeneous mixtures, WILEY / ISTE, 2013 (256 p.) ISBN 978-1-84821-433-4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Flows and chemical reactions in homogeneous mixtures, WILEY / ISTE, 2013 (256 p.) ISBN 978-1-84821-433-4.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoulements et réactions chimiques 2 - Exemples types. Collection Mécanique des Fluides. Hermès – Lavoisier, 252 p. ISBN 978-2-7462-4543-3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flows and chemical reactions, WILEY / ISTE, 2012 (360 p.) ISBN 978-1-84821-425-5.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Flows and chemical reactions, WILEY / ISTE, 2012 (360 p.) ISBN 978-1-84821-425-5.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01990988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoulements et réactions chimiques 1 - Equations générales, Collection Mécanique des Fluides. Hermès – Lavoisier, 2012 (352 p.) ISBN 978-2-7462-3893-0, ISSN 1952 - 286 X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flows of reactive fluids, FMIA Series Vol. 94, Springer, New York Dordrecht Heidelberg London, 2010 (500 p.), ISSN 0926-5112, ISBN 978-0-8176-4518-2, DOI0.1007/978-0-8176-4659-2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melting and Solidification - Special issue – Comptes Rendus Mecanique, Académie des sciences/ Éditions scientifiques et médicales Elsevier SAS, Vol. 335, Issues 5-6, p. 247-356 (May–June 2007).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(éds.), « Microgravity / La micropesanteur », Comptes Rendus Mecanique - Académie des sciences/ Éditions scientifiques et médicales Elsevier SAS – Vol. 332, Issues 5-6, Pages 319-486 (May - June 2004).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">(éds.), « Microgravity / La micropesanteur », Comptes Rendus Mecanique - Académie des sciences/ Éditions scientifiques et médicales Elsevier SAS – Vol. 332, Issues 5-6, Pages 319-486 (May - June 2004).</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(eds.), « Microgravité et Transferts », Numéro thématique de Mécanique et Industries EDP Sciences - Volume 5 – N° 5 (septembre – octobre2004).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. MOREAU, R. PRUD’HOMME « Préface » in « Sciences de la matière et microgravité » Journal de Physique IV, 11, Pr6, Octobre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and thermodynamical modeling of fluid interfaces, Series on Advances in Mathematics for Applied Sciences, Vol 58, World Sientific, 2001 (266 pages).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renée Gatignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Préface » in « Sciences de la matière et microgravité » Journal de Physique IV, 11, Pr6, Octobre 2001, 325-330.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(éds.), Sciences de la matière et microgravité - Journal de Physique IV, 11, Pr6, Octobre 2001, (352 pages).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langevin Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">2001</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(éds.), Journées d’Oléron du GDR PR2M. Journal de Chimie Physique et de Physico-chimie Biologique, Tome 96 - N° 6 - Juin 1999, (179 pages).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Zappoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">1999</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recueil des résumés des Journées du GDR « Mécanique des Fluides et Phénomènes de Transport en Microgravité ». Centre Paul Langevin, Aussois, 4-7 avril 1994. (Actes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1994</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(éds.), Thermodynamique des interfaces fluide-fluide, Annales de Physique, Coll. n° 2, suppl. n° 3, juin 1988, (177 pages).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Gatignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Co-Edit.), Chemical Reactivity in Liquids: Fundamental Aspects, Plenum Press, N-Y, 1988 (631 pages).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Belloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Troyanovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Clément Troyanovsky</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluides hétérogènes et réactifs : écoulements et transferts, Springer-Verlag, Lecture Notes in Physics n°304, 1988 (329 pages). ISBN: 978-3-540-19327-2 (Print) 978-3-540-39191-3 (Online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">1988</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equations fondamentales de l'Aérothermochimie, Masson, 1973 (242 pages).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aérothermochimie des écoulements homogènes, Gauthier -Villars, 1971 (114 pages).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19034,51 +19034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premixed flames in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20260,4351 +20260,4351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Problèmes posés par le comportement des flammes de prémélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de Groupement de Recherches &amp;quot;Phénomènes critiques, Réactions chimiques et Milieux hétérogènes en Micropesanteur&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Zappoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mécanique des fluides et phénomènes transport en microgravité. Rapport d’activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Zappoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'activité 1994-1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Zappoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de l'écoulement des gaz brûlés issu d'une flamme de prémélange stabilisée au-dessus d'un brûleur de type Bunsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dupoirieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1st Meeting on Basic constitutive relations for surfaces ». EEC Network “Dynamics of Multiphase Flows across Interfaces”. Rapport final de contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1994</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport d'activité 1992-1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Zappoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1995</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1995</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combustion d'une goutte d'oxygène avec condensation des produits de combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1994</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la couche de cisaillement entre deux écoulements d'un même fluide, de vitesses subsoniques différentes, confinés dans une conduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude théorique et numérique de la déformation d'un front de flamme vibrant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourehla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamique à l'intérieur d'une chambre de combustion de laser chimique et propagation de la flamme lors des allumages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude numérique d'un écoulement subsonique dans une conduite composant une marche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Dupoirieux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">1994</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1993</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale de la structure d'un front de flamme vibrant par traitement numérique d'images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourehla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1993</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecoulement avec particules : 1. Influence des termes instationnaires. 2. Comportement d'un tourbillon simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dodemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1993</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entropie et production d’entropie dans les écoulements hors d’équilibre thermique et chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premixed flames of methane/air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale de deux écoulements gazeux plans supersoniques, de vitesse et de températures différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-B. Diep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence d'un champ d'accélération sur les flammes de prémélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélange en écoulement supersonique : cas de deux écoulements plans parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude expérimentale et numérique d'un écoulement dans une chambre à combustion de laser chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kechabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">1992</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des recirculations et des impacts de jets dans une chambre de combustion de laser chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kechabia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description macroscopique des interfaces (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des écoulements isobares monodimensionnels : quelques exemples de solutions avec apport de chaleur en présence ou non de pesanteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Bencheikh El Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ROBOTIQUE SPATIALE ET VIE DE L'HOMME DANS L'ESPACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equations instationnaires monodimensionnelles d'un jet gazeux avec ou sans réactions chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Bencheikh El Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammes pulsées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluides hétérogènes et réactifs : écoulements et transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1987</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un modèle théorique de front de flamme perturbé par un champ de vitesses sinusoïdal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">1992</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">1992</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premixed flames in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence d'une perturbation sinusoïdale sur une flamme prémélangée de type Bunsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1991</w:t>
+              <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1991</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénomènes d'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1991</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des flammes minces (avec D. Durox)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flammes cellulaires de propane à basse pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des flammes minces par des interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Baillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">1991</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des instabilités dans une chambre à combustion de laser chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1991</w:t>
+              <w:t xml:space="preserve">1986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des flammes minces par des interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1986</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilans d'interface : Méthode classique et méthode des puissances virtuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observation des phénomènes lors d’essais de décollement d’une paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1985</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la dynamique de particules de charbon injectées dans une flamme de prémélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baritaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la rhéologie d'un lit de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Filatoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1984</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesures de vitesse dans une flamme turbulente de prémélange à faible pression. Problèmes liés aux moyennes statistiques et au traitement du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baritaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">1991</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1991</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de population et évolution d'un mélange réactif dans un fluide en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">1990</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de divers paramètres sur les caractéristiques de la flamme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1990</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phénomènes de transport, fluides réactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">1990</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche thermodynamique de l'interaction métal / plasma en évolution unidimensionnelle stationnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1981</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1990</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la révolution scientifique et technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1981, pp. 3 - 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1989</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02454899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gravity wave in a liquid with a surface film, in the presence of an applied electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1980</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1988</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets thermiques et électriques couplés dans un milieu comportant une interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1979</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1988</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stabilité en thermodynamique irréversible à partir de la mécanique statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1988</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onde de gravité dans un liquide avec film superficiel et diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1987</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de chaleur en présence de réactions chimiques exothermiques dans les calorifuges de fibres minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Caltagirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">1987</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écoulements relaxés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">1987</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equation de dispersion d'un fluide avec film de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">1987</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques résultats concernant les phénomènes de relaxation chimique en présence de déséquilibre chimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1987</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentrations à l'équilibre d'un mélange ionisé d'azote et d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Poissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">1986</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Description continue d'un mélange réactif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">1986</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equations de bilan d'un milieu conducteur avec champ électromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dudeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1976</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...1646 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453526v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-02511952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution de l'Aérothermochimie aux processus de transport en phase vapeur</w:t>
               </w:r>
@@ -25215,51 +25215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premixed flames results of febr. 1989 campaign in µg”. Rapport final de contrats CNES (87/CNES/1287 et 88/CNES/1235) - RC 89-5 du Laboratoire d'Aérothermique du CNRS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25307,51 +25307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'une chambre de combustion et de son système d'injection. Contrat DRET, RC 88 7. Laboratoire d'Aérothermique du CNRS, Meudon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25649,51 +25649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dudeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaucherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Poissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26092,51 +26092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Tossou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Anani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313532v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D&#233;sir&#233; Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2022.835464" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0747" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0665" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02013506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahouton Norbert Hounkonnou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02054111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0240" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995197v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mahouton Hounkonnou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0191" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446277v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9758-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Torero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mauriot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.02.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Seylom Assiamoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habiballah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matuszewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39379" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prud'Homme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLVFTDGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pr&#233;au" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Ouazzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zappoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2005.005765" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Gatignol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3233AE89607E2133D001C72921A571430D98326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gottesdiener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dodemand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentzmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Samba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flament" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268473v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(90)90078-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2N2BFQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(87)90082-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVM5J68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02391643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D&#233;sir&#233; Prud'Homme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhlisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307344v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallemant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004785v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poissant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005074v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caltagirone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1971576" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/509865E666E7D79DBE12593445B8AB03029261B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Trottier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Diot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Barr&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005041v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Contour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pich&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumouchel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983324v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianco Federico" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Amah d'Almeida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000948v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amah S&#233;na d'Almeida" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amah d'Almeida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435005v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358481v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358480v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358181v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358485v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155269v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467746v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041578v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358486v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467756v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295966v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gottesdiener" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390303v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ordonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ordonneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288695v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171507v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267831v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403018v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herschkorn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kechmair" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410998v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kechemair" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267815v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275476v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourehrla Adnen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourehla" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295935v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155837v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910306v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Premelange" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methane / Air" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270282v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Bencheikh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470069v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471661v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471660v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275459v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295901v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270457v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403232v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270484v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390300v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343943v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343952v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296012v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295870v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470066v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470061v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275452v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470060v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saatdjian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemard Olivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baritaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275404v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342710v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293894v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Watelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342702v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallemand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411021v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018169v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270267v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231609v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119319v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123498v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387643v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Etay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990976v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990948v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991003v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991049v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990988v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991113v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991126v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991030v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047362v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Moreau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268472v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991151v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langevin Dominique" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995641v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Belloni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Troyanovsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991064v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991079v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991090v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lequoy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995652v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271037v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092053v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472428v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514010v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472409v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472496v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472353v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472361v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Croizet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472316v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508602v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472294v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472284v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lhuillier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334658v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02513996v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472261v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472243v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472229v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508601v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463848v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupoirieux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472221v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472190v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463846v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508600v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kechabia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463844v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463845v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471664v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508599v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-B. Diep" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508598v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461882v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508597v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467685v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508596v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471663v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467670v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Bencheikh El Hocine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334570v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461880v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472170v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461876v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461879v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511498v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461878v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461877v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470063v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461875v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511831v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461873v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470064v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455617v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514068v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matrand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455616v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511816v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Filatoff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511503v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889829v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455612v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454899v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455597v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453543v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508001v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453538v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511947v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Caltagirone" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453532v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514069v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507982v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453519v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453526v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511952v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507967v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453514v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453508v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403101v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983271v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657961v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478638v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478628v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478627v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478626v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478624v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478621v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucherel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333259v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dordain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouttes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889672v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671650v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Tossou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwassi Anani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Prud'Homme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1191" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313532v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caltagirone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D&#233;sir&#233; Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2023.1019" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677992v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frspt.2022.835464" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0747" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03259257v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2021.0665" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056756v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02013506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahouton Norbert Hounkonnou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2018.03.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02054111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0214" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2018.0240" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995197v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mahouton Hounkonnou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446277v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9758-x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983291v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0191" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.006" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01398159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L. Torero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.10.012" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01445115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mauriot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.02.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. d'Almeida" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Seylom Assiamoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995198v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Habiballah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Matuszewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.39379" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268396v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174603v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prud'Homme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00299372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLVFTDGM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268402v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pr&#233;au" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Ouazzani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Zappoli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995649v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMPT.2005.005765" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414940v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2004.02.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041583v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Gatignol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268398v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3233AE89607E2133D001C72921A571430D98326/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995644v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gottesdiener" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dodemand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kuentzmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171506v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Samba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995201v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flament" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268473v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Baillot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(90)90078-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2N2BFQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268476v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dudeck" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(87)90082-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQVM5J68-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004751v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173045v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger D&#233;sir&#233; Prud'Homme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02391643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307368v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lallemant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhlisse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004785v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307344v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallemant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004790v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rowe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004787v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Poissant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004795v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004805v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005074v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Caltagirone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005163v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005167v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005170v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214795v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1971576" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/509865E666E7D79DBE12593445B8AB03029261B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Trottier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Diot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genaut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005032v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005041v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Contour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Barr&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005067v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005070v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005072v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270446v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182840v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leclerc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Pich&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dumouchel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983324v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467731v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianco Federico" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Chibbaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;na Amah d'Almeida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358117v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amah S&#233;na d'Almeida" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000948v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358166v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amah d'Almeida" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435005v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275006v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358480v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358181v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358481v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272231v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358483v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358172v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467710v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358485v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000949v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155269v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358486v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467746v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041578v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463851v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467756v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467719v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390303v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jamet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gottesdiener" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390305v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295966v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411004v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463850v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156745v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ordonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ordonneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288695v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176231v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171507v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342718v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403062v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267831v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295994v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403018v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herschkorn" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lascu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gougat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kechmair" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410998v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kechemair" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267815v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155839v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357359v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275476v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourehrla Adnen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357362v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourehla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463847v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Roy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910306v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Premelange" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Methane / Air" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295935v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155837v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357356v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357355v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304169v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270282v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Bencheikh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471662v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471661v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304168v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470069v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275459v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471660v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295901v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270457v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403232v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343952v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343980v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390300v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343943v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296012v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470066v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295870v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343959v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dumont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403209v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470061v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275452v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470060v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275443v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Saatdjian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallee" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275434v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacquemard Olivier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270274v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baritaud" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275427v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342712v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275404v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410993v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275420v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342710v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159564v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293894v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Watelle" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411021v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallemand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342702v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268474v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411012v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018169v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295918v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270267v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231609v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123498v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119319v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387656v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387643v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Etay" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990976v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991042v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990948v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991003v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991049v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990988v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991054v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991009v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991113v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991126v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047362v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Moreau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991030v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268472v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991151v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langevin Dominique" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Faivre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991160v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02485170v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995641v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995352v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Turq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Belloni" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Troyanovsky" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991064v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991079v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991090v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288696v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lequoy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995652v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271061v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271037v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092053v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472428v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514010v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472409v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472496v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472353v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472361v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Croizet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472316v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02514002v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508602v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472294v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472284v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lhuillier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334658v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472261v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472243v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02513996v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472229v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463848v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dupoirieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508601v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472221v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472190v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463846v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463844v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508600v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kechabia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463845v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471664v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471666v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508599v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-B. Diep" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508598v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461882v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508597v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508596v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467685v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471663v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467670v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Bencheikh El Hocine" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334570v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461880v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472170v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461876v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461879v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511498v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461878v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461877v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470063v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461875v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461873v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511831v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470064v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455617v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514068v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matrand" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455616v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511816v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Filatoff" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511503v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511510v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511507v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889829v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455612v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454899v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455597v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453543v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508001v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453538v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511947v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Caltagirone" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514069v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453532v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507982v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453519v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511952v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453526v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507967v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453514v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453510v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453508v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403101v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01983271v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jamet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657961v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478638v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478628v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478627v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478626v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478624v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskender G&#246;kalp" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478621v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaucherel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333259v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dordain" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouttes" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889672v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>