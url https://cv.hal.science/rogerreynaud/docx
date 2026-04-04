--- v0 (2026-03-09)
+++ v1 (2026-04-04)
@@ -1672,261 +1672,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reference Data Generation Framework for Performance Assessment of Perception Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Defraiteur</w:t>
+                <w:t xml:space="preserve">An Integrity Assessment Framework for Multi-modal Vehicle Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole El Zoghby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917536⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.2976-2983, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393078v1</w:t>
+                <w:t xml:space="preserve">hal-02393213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrity Assessment Framework for Multi-modal Vehicle Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arjun Balakrishnan</w:t>
+                <w:t xml:space="preserve">Towards a Reference Data Generation Framework for Performance Assessment of Perception Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Defraiteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Mittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Zoghby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.2976-2983, </w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393213v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential multi-class classification from binary classifiers: application to waste sorting quality control from hyperspectral data</w:t>
               </w:r>
@@ -2036,274 +2036,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVM classifier fusion using belief functions: application to hyperspectral data classification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Maitrot</w:t>
+                <w:t xml:space="preserve">A Robust Methodology for Performance Analysis on Hybrid Embedded Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belief Functions: Theory and Applications - 4th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC 2016), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.77 - 84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691958v1</w:t>
+                <w:t xml:space="preserve">hal-01415415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Methodology for Performance Analysis on Hybrid Embedded Multicore Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marius Vasiliu</w:t>
+                <w:t xml:space="preserve">SVM classifier fusion using belief functions: application to hyperspectral data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maitrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC 2016), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.77 - 84, </w:t>
+              <w:t xml:space="preserve">Belief Functions: Theory and Applications - 4th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415415v1</w:t>
+                <w:t xml:space="preserve">hal-01691958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The embeddability of lane detection algorithms on heterogeneous architectures</w:t>
               </w:r>
@@ -2751,151 +2751,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lane Marking Based Vehicle Localization Using Particle Filter and Multi-Kernel Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+                <w:t xml:space="preserve">Sequential object detection using belief function theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Control, Automation, Robotics and Vision, ICARCV 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sousse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/atsip.2014.6834591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095614v1</w:t>
+                <w:t xml:space="preserve">hal-01728642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context-based vector fields for multi-object tracking in application to road traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Sattarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2927,119 +2949,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.1179 - 1185, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object reconstruction in an image based on belief function representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,418 +3089,418 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01728646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocular Multi-Kernel Based Lane Marking Detection</w:t>
+                <w:t xml:space="preserve">Lane Marking Based Vehicle Localization Using Particle Filter and Multi-Kernel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cyber Technology in Automation, Control, and Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.123-128</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Control, Automation, Robotics and Vision, ICARCV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021934v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Association for Object Enumeration Using Belief Function Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille André</w:t>
+                <w:t xml:space="preserve">Monocular Multi-Kernel Based Lane Marking Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Belief Functions: Theory and Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cyber Technology in Automation, Control, and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728645v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Approach for Vision-Based Lane Marking Detection and Tracking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
+                <w:t xml:space="preserve">Data Association for Object Enumeration Using Belief Function Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Electrical, Control and Automation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Hong Kong, China. pp.382-386</w:t>
+              <w:t xml:space="preserve"> Belief Functions: Theory and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023389v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Error Model for a Lane Marking Based Vehicle Localization Coupled to Open Source Maps</w:t>
+                <w:t xml:space="preserve">An Improved Approach for Vision-Based Lane Marking Detection and Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
@@ -3496,246 +3518,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 17th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Electrical, Control and Automation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Hong Kong, China. pp.382-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075839v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential object detection using belief function theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t>
+                <w:t xml:space="preserve">Probabilistic Error Model for a Lane Marking Based Vehicle Localization Coupled to Open Source Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE 17th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/atsip.2014.6834591⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01728642v1</w:t>
+                <w:t xml:space="preserve">hal-01075839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic estimation of the discernment frame in belief function theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,51 +4128,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, «Procédé de caractérisation d’une unité de traitement électronique » aAu nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
+                <w:t xml:space="preserve">, «Procédé d’estimation du temps d’exécution d’une partie de code par un processeur» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -4187,93 +4187,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1751509. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1751507. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793067v1</w:t>
+                <w:t xml:space="preserve">hal-01793057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, «Méthode de détermination d’une performance temporelle d’une unité de traitement électronique exécutant un algorithme» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
+                <w:t xml:space="preserve">, «Procédé de caractérisation d’une unité de traitement électronique » aAu nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -4288,93 +4288,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1751508. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1751509. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793060v1</w:t>
+                <w:t xml:space="preserve">hal-01793067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, «Procédé d’estimation du temps d’exécution d’une partie de code par un processeur» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
+                <w:t xml:space="preserve">, «Méthode de détermination d’une performance temporelle d’une unité de traitement électronique exécutant un algorithme» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -4389,69 +4389,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1751507. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1751508. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793057v1</w:t>
+                <w:t xml:space="preserve">hal-01793060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4527,51 +4527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88CEF2C7"/>
+    <w:nsid w:val="ADDBF5F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4758,51 +4758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916103v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3222639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Balakrishnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S20164654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachaize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maitrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Hegarat-Mascle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Vasiliu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0686-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hamida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.01.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.01.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.04.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Seignez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385015400014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ammar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v89i2.5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.895671" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132403v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Defraiteur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Zoghby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917536" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916874" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266961" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.35" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2015.14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sattarov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225825" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098701v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957847" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/atsip.2014.6834591" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916103v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3222639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Balakrishnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S20164654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachaize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maitrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Hegarat-Mascle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Vasiliu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0686-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hamida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.01.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.01.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.04.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Seignez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385015400014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ammar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v89i2.5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.895671" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132403v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916874" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Defraiteur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Zoghby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917536" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266961" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2015.14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sattarov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225825" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/atsip.2014.6834591" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098701v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957847" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>