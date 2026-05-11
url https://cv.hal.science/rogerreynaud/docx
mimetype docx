--- v1 (2026-04-04)
+++ v2 (2026-05-11)
@@ -1672,261 +1672,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrity Assessment Framework for Multi-modal Vehicle Localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arjun Balakrishnan</w:t>
+                <w:t xml:space="preserve">Towards a Reference Data Generation Framework for Performance Assessment of Perception Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Defraiteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Mittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole El Zoghby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916874⟩</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393213v1</w:t>
+                <w:t xml:space="preserve">hal-02393078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reference Data Generation Framework for Performance Assessment of Perception Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Defraiteur</w:t>
+                <w:t xml:space="preserve">An Integrity Assessment Framework for Multi-modal Vehicle Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjun Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole El Zoghby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Conference (ITSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. </w:t>
+              <w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference - ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.2976-2983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2019.8916874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393078v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidential multi-class classification from binary classifiers: application to waste sorting quality control from hyperspectral data</w:t>
               </w:r>
@@ -2036,298 +2036,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Methodology for Performance Analysis on Hybrid Embedded Multicore Architectures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marius Vasiliu</w:t>
+                <w:t xml:space="preserve">SVM classifier fusion using belief functions: application to hyperspectral data classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lachaize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Aldea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Maitrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC 2016), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.77 - 84, </w:t>
+              <w:t xml:space="preserve">Belief Functions: Theory and Applications - 4th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415415v1</w:t>
+                <w:t xml:space="preserve">hal-01691958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SVM classifier fusion using belief functions: application to hyperspectral data classification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Maitrot</w:t>
+                <w:t xml:space="preserve">A Robust Methodology for Performance Analysis on Hybrid Embedded Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belief Functions: Theory and Applications - 4th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. </w:t>
+              <w:t xml:space="preserve">10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC 2016), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.77 - 84, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691958v1</w:t>
+                <w:t xml:space="preserve">hal-01415415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embeddability of lane detection algorithms on heterogeneous architectures</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Prediction of Image Processing Algorithms Performances on Embedded Heterogeneous Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -2345,106 +2345,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
+              <w:t xml:space="preserve">2015 International Conference on Parallel Processing Workshops (ICPPW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPPW.2015.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244409v1</w:t>
+                <w:t xml:space="preserve">hal-01244398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Prediction of Image Processing Algorithms Performances on Embedded Heterogeneous Architectures</w:t>
+                <w:t xml:space="preserve">Optimal Performance Prediction of ADAS Algorithms on Embedded Parallel Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -2462,106 +2462,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Parallel Processing Workshops (ICPPW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Beijing, China. </w:t>
+              <w:t xml:space="preserve">High Performance Computing and Communications (HPCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, New York, United States. pp.213-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPPW.2015.14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCC-CSS-ICESS.2015.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244398v1</w:t>
+                <w:t xml:space="preserve">hal-01240121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Performance Prediction of ADAS Algorithms on Embedded Parallel Architectures</w:t>
+                <w:t xml:space="preserve">The embeddability of lane detection algorithms on heterogeneous architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -2579,82 +2579,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Computing and Communications (HPCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, New York, United States. pp.213-218, </w:t>
+              <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCC-CSS-ICESS.2015.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240121v1</w:t>
+                <w:t xml:space="preserve">hal-01244409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration-free match finding between vision and LIDAR</w:t>
               </w:r>
@@ -2751,756 +2751,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential object detection using belief function theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t>
+                <w:t xml:space="preserve">Lane Marking Based Vehicle Localization Using Particle Filter and Multi-Kernel Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 13th International Conference on Control, Automation, Robotics and Vision, ICARCV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01728642v1</w:t>
+                <w:t xml:space="preserve">hal-01095614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-based vector fields for multi-object tracking in application to road traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Egor Sattarov</w:t>
+                <w:t xml:space="preserve">Monocular Multi-Kernel Based Lane Marking Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Gepperth</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Cyber Technology in Automation, Control, and Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.123-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098701v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object reconstruction in an image based on belief function representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille André</w:t>
+                <w:t xml:space="preserve">Context-based vector fields for multi-object tracking in application to road traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Sattarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Gepperth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference On Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. pp.1179 - 1185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITSC.2014.6957847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728646v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lane Marking Based Vehicle Localization Using Particle Filter and Multi-Kernel Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+                <w:t xml:space="preserve">Object reconstruction in an image based on belief function representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Control, Automation, Robotics and Vision, ICARCV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP’14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095614v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocular Multi-Kernel Based Lane Marking Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
+                <w:t xml:space="preserve">Data Association for Object Enumeration Using Belief Function Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Hégarat-Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cyber Technology in Automation, Control, and Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hong Kong, China. pp.123-128</w:t>
+              <w:t xml:space="preserve"> Belief Functions: Theory and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021934v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Association for Object Enumeration Using Belief Function Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyrille André</w:t>
+                <w:t xml:space="preserve">An Improved Approach for Vision-Based Lane Marking Detection and Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Belief Functions: Theory and Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Electrical, Control and Automation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Hong Kong, China. pp.382-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728645v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Approach for Vision-Based Lane Marking Detection and Tracking</w:t>
+                <w:t xml:space="preserve">Probabilistic Error Model for a Lane Marking Based Vehicle Localization Coupled to Open Source Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Alberto Rodriguez Florez</w:t>
@@ -3518,181 +3496,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Seignez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Electrical, Control and Automation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Hong Kong, China. pp.382-386</w:t>
+              <w:t xml:space="preserve">2014 IEEE 17th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023389v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Error Model for a Lane Marking Based Vehicle Localization Coupled to Open Source Maps</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Seignez</w:t>
+                <w:t xml:space="preserve">Sequential object detection using belief function theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Hégarat-Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Hamida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE 17th International Conference on Intelligent Transportation Systems (ITSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sousse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/atsip.2014.6834591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075839v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic estimation of the discernment frame in belief function theory</w:t>
               </w:r>
@@ -4128,51 +4128,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, «Procédé d’estimation du temps d’exécution d’une partie de code par un processeur» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
+                <w:t xml:space="preserve">, «Procédé de caractérisation d’une unité de traitement électronique » aAu nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -4187,93 +4187,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1751507. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1751509. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793057v1</w:t>
+                <w:t xml:space="preserve">hal-01793067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, «Procédé de caractérisation d’une unité de traitement électronique » aAu nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
+                <w:t xml:space="preserve">, «Méthode de détermination d’une performance temporelle d’une unité de traitement électronique exécutant un algorithme» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -4288,93 +4288,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1751509. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1751508. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793067v1</w:t>
+                <w:t xml:space="preserve">hal-01793060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, «Méthode de détermination d’une performance temporelle d’une unité de traitement électronique exécutant un algorithme» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
+                <w:t xml:space="preserve">, «Procédé d’estimation du temps d’exécution d’une partie de code par un processeur» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -4389,69 +4389,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1751508. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1751507. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793060v1</w:t>
+                <w:t xml:space="preserve">hal-01793057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4527,51 +4527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADDBF5F3"/>
+    <w:nsid w:val="668B216B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4758,51 +4758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916103v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3222639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Balakrishnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S20164654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachaize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maitrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Hegarat-Mascle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Vasiliu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0686-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hamida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.01.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.01.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.04.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Seignez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385015400014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ammar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v89i2.5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.895671" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132403v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916874" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Defraiteur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Zoghby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917536" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266961" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691958v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_12" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244409v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351697" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2015.14" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.95" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sattarov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225825" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/atsip.2014.6834591" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098701v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957847" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021934v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728645v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023389v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075839v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793057v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916103v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anis Ghaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Vincke" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2022.3222639" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917740v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjun Balakrishnan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Alberto Rodriguez Florez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/S20164654" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lachaize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Aldea" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Maitrot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2018.10.008" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Hegarat-Mascle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2018.04.019" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saussard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Bouzid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Vasiliu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0686-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Rekik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Hamida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2016.01.047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.01.039" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694161v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Andr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2015.04.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292784v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Seignez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2301385015400014" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ammar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v89i2.5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Elouardi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Klein" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2007.895671" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132403v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Defraiteur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Mittet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole El Zoghby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917536" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8916874" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2266961" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_12" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.35" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2015.14" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240121v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.95" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351697" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Sattarov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gepperth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2015.7225825" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098701v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2014.6957847" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023389v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075839v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728642v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/atsip.2014.6834591" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728649v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492417v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793067v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793057v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>