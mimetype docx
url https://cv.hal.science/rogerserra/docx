--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -2061,248 +2061,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Microstructure of Compacted Graphite Iron in Tribological Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective optimization of cutting parameters for turning AISI 52100 hardened steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chibane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tribology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4039722⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (5-8), pp.2025-2034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-018-2373-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019234v1</w:t>
+                <w:t xml:space="preserve">hal-02094776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of cutting parameters for turning AISI 52100 hardened steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Microstructure of Compacted Graphite Iron in Tribological Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 99 (5-8), pp.2025-2034. </w:t>
+              <w:t xml:space="preserve">Journal of Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140 (5), pp.051302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00170-018-2373-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4039722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094776v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage detection methodology on beam-like structures based on combined modal Wavelet Transform strategy</w:t>
               </w:r>
@@ -2373,235 +2373,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Special Issue on Experimental Vibration Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variance analysis for model updating with a finite element based subspace fitting approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Döhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca/2017061⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91, pp.142 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094781v1</w:t>
+                <w:t xml:space="preserve">hal-01433175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variance analysis for model updating with a finite element based subspace fitting approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Special Issue on Experimental Vibration Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Döhler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91, pp.142 - 156. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (8), pp.801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca/2017061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433175v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal milling conditions of aeronautical composite material under temperature, forces and vibration parameters</w:t>
               </w:r>
@@ -2613,51 +2613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (24), pp.3453-3463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeljalil Ouahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77, pp.117-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3419,51 +3419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86, pp.283 - 292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3595,624 +3595,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roller Bearing Monitoring by New Subspace-Based Damage Indicator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Gautier</w:t>
+                <w:t xml:space="preserve">Bi-objective robust optimization of machined surface quality and productivity under vibrations limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Sahali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chibane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/828093⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.03003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20152003003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709755v1</w:t>
+                <w:t xml:space="preserve">hal-02531585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and experimental measurement of MQL impingement over an insert in a milling tool with inner channels</w:t>
+                <w:t xml:space="preserve">Numerical steady state prediction of spitting effect for different internal canalization geometries used in MQL machining strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hedi Hamdi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Louste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2015.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 20, pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2015.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531593v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical optimization of the Minimum Quantity Lubrication parameters by inner canalizations and cutting conditions for milling finishing process with Taguchi method</w:t>
+                <w:t xml:space="preserve">Numerical modeling and experimental measurement of MQL impingement over an insert in a milling tool with inner channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Hamdi</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedi Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2015.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.07.126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02531580v1</w:t>
+                <w:t xml:space="preserve">hal-02531593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-objective robust optimization of machined surface quality and productivity under vibrations limitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Sahali</w:t>
+                <w:t xml:space="preserve">Numerical optimization of the Minimum Quantity Lubrication parameters by inner canalizations and cutting conditions for milling finishing process with Taguchi method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Chibane</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.65-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.07.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20152003003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02531585v1</w:t>
+                <w:t xml:space="preserve">hal-02531580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical steady state prediction of spitting effect for different internal canalization geometries used in MQL machining strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Duchosal</w:t>
+                <w:t xml:space="preserve">Roller Bearing Monitoring by New Subspace-Based Damage Indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Louste</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/828093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmapro.2015.08.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02531583v1</w:t>
+                <w:t xml:space="preserve">hal-01709755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
@@ -4270,248 +4270,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient genetic algorithm for multi-objective robust optimization of machining parameters with taking into account uncertainties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Shock and Vibration Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Garibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-014-6441-z⟩</w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/796736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531605v1</w:t>
+                <w:t xml:space="preserve">hal-02531588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Shock and Vibration Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient genetic algorithm for multi-objective robust optimization of machining parameters with taking into account uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Belaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.1-1. </w:t>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77 (1-4), pp.677-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/796736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00170-014-6441-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531588v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Algorithm Based Objective Functions Comparative Study for Damage Detection and Localization in Beam Structures</w:t>
               </w:r>
@@ -4731,51 +4731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal milling conditions for carbon/epoxy composite material using damage and vibration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,77 +4873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibratory Diagnosis by Finite Element Model Updating and Operational Modal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Volume 14 (Issue 02), pp.145-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5029,51 +5029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhake Bouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.405-423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5132,51 +5132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machining carbon fibre reinforced plastics: lead angle effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5422,51 +5422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cutting parameters during turning 100C6 steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chibane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6, pp.13004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5772,51 +5772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic characterization of the cutting conditions in dry turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7563,90 +7563,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter uncertainties quantification for finite element based subspace fitting approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Döhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7697,64 +7697,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet LAMPE² : Maintenance prédictive d'un mélangeur interne - apport de l'analyse vibratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Popineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7792,64 +7792,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation 2D d'une fissure sur une poutre par subspace fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7887,77 +7887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et localisation d'endommagements par Subspace Fitting.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7982,77 +7982,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation de défauts dans les systèmes mécaniques par l'utilisation d'un modèle Eléments Finis sous-structuré dans une procédure de Subspace Fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8146,77 +8146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localization of Damage in Mechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Computational Structures Technology 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Croatia. pp.Vol2. 1298-1309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8345,77 +8345,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A subspace fitting method based on finite elements for fast identification of damages in vibrating mechanical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Noise and Vibration engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.ID 239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8466,51 +8466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Chibane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8574,51 +8574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8751,51 +8751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9684,51 +9684,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C2448F3"/>
+    <w:nsid w:val="EAD3AA54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9915,51 +9915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rogerserra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5805-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176720081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307503286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7735-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5010003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108315" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2022.2065483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2021.1924367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhu Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8863107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehombreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp4010027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kummamkandath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Appert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouroussis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/mmsj.2019_11_2019059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Khatir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/JVE.2016.19717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039722" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chibane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2373-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017061" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316687626" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Ouahabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belaidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7526-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.21.6.12526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2016.21.1394" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Dossevi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8158-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709755v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/828093" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2015.04.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.126" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sahali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152003003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531583v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZQ8780T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152000001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6441-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531588v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Maia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/796736" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benaissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait Saada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/628/1/012035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-4903-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1125D8CD3C3E4DE54304D4A4434AAC678992D0EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/2013055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhake Bouchou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.23.405-423" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-70SPL5P1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhoure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmmm.2013.053230" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013061" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amm.70.333" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531635v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100613004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kious" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouahabi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheknane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2010.08.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8L6R2CR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecheri Kious" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/IJAV.2009.14.1234" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11740-008-0119-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clara-Serra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Campello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Denis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Sesana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Delprete" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Zinbi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Roche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Berrada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Dalen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chastagner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463399v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chastagner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188562v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446555v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820503v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421480v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391441v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362496v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raffy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531530v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crequy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351013635-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351013635-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rogerserra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5805-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176720081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307503286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7735-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5010003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108315" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2022.2065483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2021.1924367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhu Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8863107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehombreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp4010027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kummamkandath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Appert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouroussis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/mmsj.2019_11_2019059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Khatir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/JVE.2016.19717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chibane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2373-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039722" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316687626" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Ouahabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belaidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7526-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.21.6.12526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2016.21.1394" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Dossevi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8158-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sahali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152003003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531583v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.08.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZQ8780T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2015.04.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/828093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152000001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Maia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/796736" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6441-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benaissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait Saada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/628/1/012035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-4903-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1125D8CD3C3E4DE54304D4A4434AAC678992D0EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/2013055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhake Bouchou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.23.405-423" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-70SPL5P1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhoure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmmm.2013.053230" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013061" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amm.70.333" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531635v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100613004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kious" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouahabi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheknane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2010.08.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8L6R2CR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecheri Kious" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/IJAV.2009.14.1234" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11740-008-0119-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clara-Serra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Campello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Denis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Sesana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Delprete" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Zinbi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Roche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Berrada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Dalen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chastagner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463399v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chastagner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188562v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446555v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820503v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421480v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391441v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362496v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raffy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531530v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crequy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351013635-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351013635-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>