--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -1,9629 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9577 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Roger SERRA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rogerserra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5805-4149</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">176720081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">307503286</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=WD-c_GQAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-7735-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and Efficiency of the Frequency Shift Coefficient Based on the Damage Identification Algorithm: Modeling Uncertainty on Natural Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vibration5010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-component PSO algorithm with leader learning mechanism for structural damage detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soft Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 116, pp.108315. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asoc.2021.108315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-stage approach for structural damage detection using a damage localization indicator vector and cluster particle swarm optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaolin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0305215X.2022.2065483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical analysis of axially non-linear viscoelastic string with the variable fractional order model by using Bernstein polynomials algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cundi Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 99 (3), pp.537-552. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207160.2021.1924367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibration Fatigue Damage Estimation by New Stress Correction Based on Kurtosis Control of Random Excitation Loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (13), pp.4518. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21134518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Fitness Functions Based on Natural Frequencies in Defect Detection Using the Standard PSO-FEM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/8863107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Particle Swarm Optimization Topologies in Structural Damage Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.5144. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app11115144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel VBSHM Strategy to Identify Geometrical Damage Properties Using Only Frequency Changes and Damage Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (23), pp.8717. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10238717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analytic Approach to the Cox Proportional Hazards Model for Estimating the Lifespan of Cutting Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ducobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Rivière-Lorphèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (1), pp.27. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmmp4010027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Based on the virtual experiment study of the impact of load sequence on the calculation process of random vibration fatigue damage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Argoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp. 682-687. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NFLUENCE OF BOTH RAKE AND FLANK FACES METAL WORKING FLUID (MWF) STRATEGIES ON MACHINABILITY OF Ti-6Al-4V ALLOY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kummamkandath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (04), pp.3114-3121. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17973/MMSJ.2019_11_2019059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02962744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearity investigation from a vibratory fatigue bench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gautrelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.101. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Modal Analysis of Hand–Arm Vibration in Golf: Influence of Grip Strength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Chiementin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kouroussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (10), pp.2050. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app9102050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF BOTH RAKE AND FLANK FACES METAL WORKING FLUID (MWF) STRATEGIES ON MACHINABILITY OF Ti-6Al-4V ALLOY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kummamkandath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MM Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (04), pp.3114-3121. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17973/mmsj.2019_11_2019059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapted Locati method used for accelerated fatigue test under random vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Argoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (19), pP. 674-681. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2019.12.073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Microstructure of Compacted Graphite Iron in Tribological Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 140 (5), pp.051302. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Republished Paper. Numerical study for single and multiple damage detection and localization in beam-like structures using BAT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magd Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfiq Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibroengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.811-822. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21595/JVE.2016.19717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of cutting parameters for turning AISI 52100 hardened steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (5-8), pp.2025-2034. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2373-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection methodology on beam-like structures based on combined modal Wavelet Transform strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lautaro Lopez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.807. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2018007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Special Issue on Experimental Vibration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (8), pp.801. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2017061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variance analysis for model updating with a finite element based subspace fitting approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Döhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91, pp.142 - 156. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2017.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions of aeronautical composite material under temperature, forces and vibration parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (24), pp.3453-3463. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998316687626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimate of Cutting Tool Lifespan through Cox Proportional Hazards Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Equeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (28), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.11.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage detection and localization in composite beam structures based on vibration analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magd Abdel Wahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfiq Khatir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (6), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5755/j01.mech.21.6.12526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An automatic system based on vibratory analysis for cutting tool wear monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.117-123. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2015.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for robust multi-objective optimization of turning parameters using probabilistic genetic algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83 (5-8), pp.1265-1279. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-015-7526-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Evaluation of Flank Wear in Dry Turning from Accelerometer Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Acoustics and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20855/ijav.2016.21.1394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting tools reliability and residual life prediction from degradation indicators in turning process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Letot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Dossevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dehombreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1-4), pp.495-506. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-015-8158-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental method to analyze the oil mist impingement over an insert used in MQL milling process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Courbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86, pp.283 - 292. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01770617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling and experimental measurement of MQL impingement over an insert in a milling tool with inner channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.37-47. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2015.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical optimization of the Minimum Quantity Lubrication parameters by inner canalizations and cutting conditions for milling finishing process with Taguchi method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 108, pp.65-71. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.07.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roller Bearing Monitoring by New Subspace-Based Damage Indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/828093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.00001. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20152000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace-based damage identification of roller bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.07004. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20152007004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-objective robust optimization of machined surface quality and productivity under vibrations limitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Sahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.03003. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/20152003003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical steady state prediction of spitting effect for different internal canalization geometries used in MQL machining strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Louste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.149-161. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmapro.2015.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient genetic algorithm for multi-objective robust optimization of machining parameters with taking into account uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sahali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77 (1-4), pp.677-688. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-014-6441-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Shock and Vibration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shock and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/796736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Algorithm Based Objective Functions Comparative Study for Damage Detection and Localization in Beam Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khatir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ait Saada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 628, pp.012035. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/628/1/012035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the inner canalization geometry optimization in a milling tool used in micro quantity lubrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Duchosal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (5), pp.435-442. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2014050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal milling conditions for carbon/epoxy composite material using damage and vibration analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (5-8), pp.1111-1121. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-013-4903-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibratory Diagnosis by Finite Element Model Updating and Operational Modal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Volume 14 (Issue 02), pp.145-149. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/2013055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des conditions d’usinage sans délaminage d’un matériau composite par analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhake Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (3), pp.405-423. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.23.405-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machining carbon fibre reinforced plastics: lead angle effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bonhoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2/3), pp.311. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijmmm.2013.053230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.97-97. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2013061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibratory Analysis of Turning Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mechanics and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.333-338. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/amm.70.333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cutting parameters during turning 100C6 steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.13004. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100613004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection process approach of tool wear in high speed milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cheknane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (10), pp.1439-1446. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic characterization of the cutting conditions in dry turning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 181, pp.012025. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/181/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tool Wear Monitoring in Turning Processes Using Vibratory Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecheri Kious</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Acoustics and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20855/IJAV.2009.14.1234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM and EELS measurements of interface roughness in epitaxial Fe/MgO/Fe magnetic tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tiusan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79 (14), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.79.144413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of machining cycle of horizontal milling on the quality of cutting force measurement for the cutting tool wear monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecheri Kious</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (4), pp.443-449. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11740-008-0119-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse modale de type stochastique sous-espace avec prévision de l'erreur statistique sur les amortissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clara-Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6 (2), pp.179-187. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition of a single axis excitation set-up for a multi-axial random fatigue assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Delprete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Operational Modal Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche en Informatique et en Automatique [Inria], May 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du profil d'un joint métallique sur l'étanchéité d'un assemblage par collier V-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fonty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfettah Zinbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la circularité des bagues sur le comportement vibratoire du roulement / Extended abstract Impact of low ring waviness orders on Hybrid ball bearing under high speeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piet Dalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Chastagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vibrations, Shock and Noise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Supérieur de l'Aéronautique et de l'Espace [ISAE-SUPAERO], Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation et quantification des dommages géométriques et estimation de leur taille à l'aide du coefficient de décalage de fréquence et de la bibliothèque de dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Damage Estimation from Random Vibration Testing: Application to a notched specimen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Campello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Sesana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Delprete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and quantification of geometry damage and their size estimation using frequency shift coefficient and damage library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hennebelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The progression of early dents on ball surface of a hybrid ball bearing and study of vibration behaviour of the bearing under high-speed conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Berrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chastagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A natural frequency based strategy to identify geometry damage properties using damage library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (CJCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Blois, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A damage identification strategy in beams based on natural frequencies shift</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Particle Swarm Optimization parameters for structural dynamic monitoring of cantilever beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiao-Lin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Julien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Gaussian Signal Distribution Error on Random Vibration Fatigue Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Argoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization and quantification of damage by frequency based methods : Numerical and Experimental applications on bending vibration beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'optimisation par essaims particulaires pour la détection de modifications structurelles à partir des propriétés dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter uncertainties quantification for finite element based subspace fitting approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mevel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Döhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWSHM - 8th European Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet LAMPE² : Maintenance prédictive d'un mélangeur interne - apport de l'analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Popineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation 2D d'une fissure sur une poutre par subspace fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation d'endommagements par Subspace Fitting.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées Jeunes Chercheurs en Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de défauts dans les systèmes mécaniques par l'utilisation d'un modèle Eléments Finis sous-structuré dans une procédure de Subspace Fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des paramètres de coupe en usinage : comparaison des méthodes existantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localization of Damage in Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Computational Structures Technology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Croatia. pp.Vol2. 1298-1309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Subspace Fitting Method based on Finite Elements for Identification and Localisation of Damage in Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Conference on Computational Structures Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4203/ccp.99.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subspace fitting method based on finite elements for fast identification of damages in vibrating mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Mencik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Noise and Vibration engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Leuven, Belgium. pp.ID 239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une optimisation multi-objectif en tournage d'un acier 100C6 : compromis entre qualité de surface et productivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHOIX DE CONDITIONS DE COUPE EN USINAGE DES COMPOSITES PAR ANALYSE VIBRATOIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre les vibrations et les défauts générés lors de l'usinage d'un matériau composite carbone/époxy T800S/M21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Chibane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Morandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse vibratoire d'une opération de tournage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l'usure des outils de coupe en tournage à sec de la fonte FT25 par analyse vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de la surveillance de l'usure des outils de coupe en usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temps-fréquence appliquée aux signaux vibratoires relevés en tournage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeldjalil Ouahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafaa Rmili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subspace fitting method for structure modal identification in time domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gontier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International ISMA Workshop on Noise and Vibration in Agricultural and Biological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KATHOLIEKE UNIV LEUVEN, DEPT WERKTUIGKUNDE, CELESTIJNENLAAN 300B, HEVERLEE, B-3001, BELGIUM, Sep 2000, LEUVEN, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation for Mechanical Vibration Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Provot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Crequy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whole Body Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.1-24, 2018, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351013635-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Assessment of Mechanical Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kouroussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Murer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whole Body Vibrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.51-80, 2018, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781351013635-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’évaluation de l’unité FEMTO-ST – Franche-Comté Électronique, Mécanique, Thermique et Optiques - Sciences et Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tournié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Arnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skandar Basrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C2023-EV-0251215K-DER-PUR230023102-RF, Hcéres. 2023, pp.1-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId257"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9684,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EAD3AA54"/>
+    <w:nsid w:val="326810E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9915,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rogerserra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5805-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176720081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307503286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7735-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5010003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108315" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2022.2065483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2021.1924367" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhu Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134518" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8863107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238717" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehombreux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp4010027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531526v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.074" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962744v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kummamkandath" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Appert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouroussis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/mmsj.2019_11_2019059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.073" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Khatir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/JVE.2016.19717" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chibane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2373-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019234v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039722" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094780v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Lopez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017061" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398178v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316687626" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531552v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Ouahabi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.09.010" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belaidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7526-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.21.6.12526" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531558v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531564v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2016.21.1394" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Dossevi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8158-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.03.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531585v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sahali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152003003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531583v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louste" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.08.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZQ8780T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2015.04.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531580v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/828093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531596v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152000001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531588v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Maia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/796736" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6441-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531591v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benaissa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait Saada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/628/1/012035" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531610v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531626v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-4903-3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1125D8CD3C3E4DE54304D4A4434AAC678992D0EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819616v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/2013055" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531614v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhake Bouchou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.23.405-423" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-70SPL5P1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhoure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmmm.2013.053230" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013061" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531629v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amm.70.333" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531635v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100613004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kious" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouahabi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheknane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2010.08.014" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8L6R2CR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531640v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecheri Kious" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/IJAV.2009.14.1234" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531636v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11740-008-0119-z" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clara-Serra" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398794v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Campello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Denis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Sesana" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Delprete" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313030v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Zinbi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Roche" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165860v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Berrada" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Dalen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chastagner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280091v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463399v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280062v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chastagner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463402v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463400v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188562v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188559v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465732v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344198v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446114v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446555v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851883v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439065v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820503v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819187v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422474v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598113v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421480v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391441v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362514v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362496v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raffy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531530v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crequy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351013635-1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531534v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351013635-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rogerserra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5805-4149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176720081" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307503286" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=WD-c_GQAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-7735-2013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Denis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vibration5010003" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Lin Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Olivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2021.108315" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0305215X.2022.2065483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cundi Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Chen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Cheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207160.2021.1924367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621293v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhu Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21134518" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/8863107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11115144" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10238717" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Equeter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducobu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Rivi&#232;re-Lorph&#232;vre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dehombreux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp4010027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531526v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.074" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962744v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kummamkandath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duchosal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Morandeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/MMSJ.2019_11_2019059" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534348v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gautrelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Appert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chiementin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouroussis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Murer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9102050" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531490v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17973/mmsj.2019_11_2019059" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2019.12.073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019234v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039722" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Belaidi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magd Abdel Wahab" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfiq Khatir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21595/JVE.2016.19717" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094776v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chibane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2373-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094780v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Lopez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2018007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2017061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01433175v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D&#246;hler" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.01.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398178v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Chibane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998316687626" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531558v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.11.041" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.21.6.12526" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafaa Rmili" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Ouahabi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.09.010" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belaidi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7526-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/ijav.2016.21.1394" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Dossevi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-8158-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770617v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Werda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Courbon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.03.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531593v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2015.04.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamdi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.126" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gautier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/828093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531596v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152000001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531600v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mencik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152007004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Sahali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20152003003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Louste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2015.08.008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZQ8780T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531605v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6441-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Garibaldi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Maia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/796736" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benaissa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ait Saada" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/628/1/012035" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531610v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2014050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531626v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-013-4903-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1125D8CD3C3E4DE54304D4A4434AAC678992D0EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819616v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/2013055" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531614v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhake Bouchou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.23.405-423" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-70SPL5P1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531623v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonhoure" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmmm.2013.053230" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531620v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2013061" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531629v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/amm.70.333" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531635v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100613004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kious" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouahabi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudraa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheknane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2010.08.014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8L6R2CR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/181/1/012025" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531640v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mecheri Kious" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20855/IJAV.2009.14.1234" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531643v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11740-008-0119-z" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gontier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clara-Serra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398794v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Campello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Denis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Sesana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Delprete" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313030v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fonty" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Zinbi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gratton" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Roche" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165860v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Berrada" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piet Dalen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Chastagner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hennebelle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717618v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280062v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chastagner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Julien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188557v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465732v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344198v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Popineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446555v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851883v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439065v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820503v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531661v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4203/ccp.99.81" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422724v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421480v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391441v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Ouahabi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362496v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raffy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531530v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Provot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Crequy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351013635-1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531534v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781351013635-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505233v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tourni&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Arnoux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bardou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>