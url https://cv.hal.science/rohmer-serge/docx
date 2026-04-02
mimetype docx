--- v0 (2026-03-10)
+++ v1 (2026-04-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> serge rohmer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rohmer-serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6162-615X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060146443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesign of a Dew and Rain Harvesting System based on Sustainable Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Sustainable Development ICSD 2024, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center of Sustainable Development, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche agro-socio-écologique comme levier de transition et de résilience du territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence internationale IGU-UGI : Le temps des Géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale comme levier de la conception pour la BoP, Étude exploratoire pour identifier des critères de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National S-mart, L'industrie du futur, une révolution pour l'humain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Solar Water Distiller Based on Frugal Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Engineering, Applied Sciences and System Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Accra, Ghana. pp.335-347, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Frugality - Application to a Solar Water Distiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disassembly for Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoRD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India. pp.385-395, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-3521-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Immersive Systems for Collaborative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Potential Relationships between Functional Analysis and Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwong-Wen Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sydney, Australia. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process between functional analysis and life cycle assessment: integrating environmental considerations into early stages of design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumpling feasibility of flexible paper sheets. Application to packaging in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM'2014. International Conference on Sustainable Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cardiff, United Kingdom. pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumpling of paper sheet and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Nolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Erre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IAPRI World Conference on Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.404-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement d’un jeu d’indicateurs de création de valeur locale pour la gestion des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Srina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Ecologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design of culinary moulds based on crumpled papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International design conference, DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.2147-2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the crumpling process of a paper sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Graphic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and topological modelling of 3D crumpled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Life Cycle Assessment on Paper and Electronic Billing & Payment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Billing vs. Paper Billing: Dematerialization, Energy Consumption and Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics goes green 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of Elementary Effects: a New Approach for Supporting the Formulation of Validated Functional Performance Specification in Earlier Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anhui, China. pp.214-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis on Industrial Synergistic Systems - Lagny-sur-Marne as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Chia Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comethe program: Industrial Ecology applied to industrial parks in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental &amp; Energy International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French strategy for green production. Example of the Champagne-Ardenne region policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forum on green industry development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Environmental Evaluation of Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cairo, Egypt. pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Troyan Horse method as a vector of ecodesign integration: A Case study at a french SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on engineering design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of Hybrid Pedagogical Systems on teacher-student interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Espinouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference, European Society for Engineering Education (SEFI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une approche centrée utilisateur sur l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Espinouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française d’Analyse de la Valeur (AFAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information modelling for the assessment of a database quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Alain Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vicarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESReDA International Seminar on Quality of Reliability Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vattenfall Energisystem and European Commission joint Research Center Institute for Systems, Informatics and Safety, May 1998, Stockholm, Sweden. pp.147-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonam Lincoln Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Tropos Functional Model to a Maintenance System of a Nuclear Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Alain Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vicarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional Modeling of Complex Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies issues de la base de la pyramide pour la conception durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour l’écoconception. EcoSD Annual Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MINES - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-40, 2024, Nouvelles perspectives pour l’écoconception. EcoSD Annual Workshop 2021, 978-2-35671-879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Frugal Innovation as an Ecodesign Strategy: A Case Study of a Water Access Solution at the BoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fukushige, S., Kobayashi, H., Yamasue, E., Hara, K. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoDesign for Sustainable Products, Services and Social Systems I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.89-102, 2023, 978-981-99-3818-6. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3818-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1000km Walk to Meet Farmers of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honey Bee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (2), 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une canne blanche low-tech conçue au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Tech journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, p7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer and urban issues: state of the art of the last ten years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Ferreira Schiavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Duarte Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Negri Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exacta (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/exactaep.2022.21870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge engineering and management applied to sustainability and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0890060419000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of the Integration of Frugal Innovation in the Design of Products for the BoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3311-3320. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Sharing Bike Systems Based on Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.445 - 458. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14207/ejsd.2019.v8n5p445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual model of local value creation applied to forest management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Leseurre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.360-370. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2017-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional framework for the eco-design of a sports medicine product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Modeling and Analysis C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (3), pp.134-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Based Method for the Modelling of Crumpled Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 572, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.572.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment: Challenges in Use of Methods and Tools in France and in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Fortyguina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 572, pp.40-43. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.572.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Assessment of Industrial Synergistic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Chia Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (4), pp.558-575. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2010.00267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Path Planning for Non-Holonomic Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pruski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18, pp.329-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule Inclinable sur Skis, Patins ou Roues Propulsé par Gravité et/ou la Force des Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2955551. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des risques liés à la mise en œuvre des synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Technologie Troyes. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'environnement par nombres multivaleurs : eapplication à la recherche de trajectoires robustes pour robots non-holonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993NAN10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> serge rohmer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rohmer-serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6162-615X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060146443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive Participatory Observation Applied to Priority Neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental and Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1000km Walk to Meet Farmers of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honey Bee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (2), 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une canne blanche low-tech conçue au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Tech journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, p7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer and urban issues: state of the art of the last ten years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Ferreira Schiavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Duarte Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Negri Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exacta (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/exactaep.2022.21870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge engineering and management applied to sustainability and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0890060419000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of the Integration of Frugal Innovation in the Design of Products for the BoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3311-3320. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Sharing Bike Systems Based on Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.445 - 458. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14207/ejsd.2019.v8n5p445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual model of local value creation applied to forest management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Leseurre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.360-370. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2017-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional framework for the eco-design of a sports medicine product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Modeling and Analysis C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (3), pp.134-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment: Challenges in Use of Methods and Tools in France and in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Fortyguina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 572, pp.40-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.572.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Based Method for the Modelling of Crumpled Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 572, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.572.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Assessment of Industrial Synergistic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Chia Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (4), pp.558-575. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2010.00267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Path Planning for Non-Holonomic Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pruski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18, pp.329-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesign of a Dew and Rain Harvesting System based on Sustainable Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Sustainable Development ICSD 2024, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center of Sustainable Development, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche agro-socio-écologique comme levier de transition et de résilience du territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence internationale IGU-UGI : Le temps des Géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale comme levier de la conception pour la BoP, Étude exploratoire pour identifier des critères de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National S-mart, L'industrie du futur, une révolution pour l'humain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Solar Water Distiller Based on Frugal Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Engineering, Applied Sciences and System Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Accra, Ghana. pp.335-347, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Frugality - Application to a Solar Water Distiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disassembly for Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoRD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India. pp.385-395, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-3521-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process between functional analysis and life cycle assessment: integrating environmental considerations into early stages of design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Potential Relationships between Functional Analysis and Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwong-Wen Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sydney, Australia. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Immersive Systems for Collaborative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumpling feasibility of flexible paper sheets. Application to packaging in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM'2014. International Conference on Sustainable Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cardiff, United Kingdom. pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumpling of paper sheet and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Nolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Erre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IAPRI World Conference on Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.404-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement d’un jeu d’indicateurs de création de valeur locale pour la gestion des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Srina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Ecologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design of culinary moulds based on crumpled papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International design conference, DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.2147-2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and topological modelling of 3D crumpled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the crumpling process of a paper sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Graphic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Billing vs. Paper Billing: Dematerialization, Energy Consumption and Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics goes green 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Life Cycle Assessment on Paper and Electronic Billing & Payment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of Elementary Effects: a New Approach for Supporting the Formulation of Validated Functional Performance Specification in Earlier Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anhui, China. pp.214-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis on Industrial Synergistic Systems - Lagny-sur-Marne as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Chia Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comethe program: Industrial Ecology applied to industrial parks in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental &amp; Energy International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French strategy for green production. Example of the Champagne-Ardenne region policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forum on green industry development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Environmental Evaluation of Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cairo, Egypt. pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Troyan Horse method as a vector of ecodesign integration: A Case study at a french SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on engineering design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of Hybrid Pedagogical Systems on teacher-student interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Espinouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference, European Society for Engineering Education (SEFI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une approche centrée utilisateur sur l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Espinouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française d’Analyse de la Valeur (AFAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information modelling for the assessment of a database quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Alain Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vicarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESReDA International Seminar on Quality of Reliability Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vattenfall Energisystem and European Commission joint Research Center Institute for Systems, Informatics and Safety, May 1998, Stockholm, Sweden. pp.147-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonam Lincoln Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Tropos Functional Model to a Maintenance System of a Nuclear Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Alain Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vicarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional Modeling of Complex Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies issues de la base de la pyramide pour la conception durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour l’écoconception. EcoSD Annual Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MINES - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-40, 2024, Nouvelles perspectives pour l’écoconception. EcoSD Annual Workshop 2021, 978-2-35671-879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Frugal Innovation as an Ecodesign Strategy: A Case Study of a Water Access Solution at the BoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fukushige, S., Kobayashi, H., Yamasue, E., Hara, K. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoDesign for Sustainable Products, Services and Social Systems I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.89-102, 2023, 978-981-99-3818-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3818-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule Inclinable sur Skis, Patins ou Roues Propulsé par Gravité et/ou la Force des Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2955551. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des risques liés à la mise en œuvre des synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Technologie Troyes. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'environnement par nombres multivaleurs : eapplication à la recherche de trajectoires robustes pour robots non-holonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993NAN10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22386B08"/>
+    <w:nsid w:val="BB91B9A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rohmer-serge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6162-615X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060146443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742354v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dolez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bing" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#237;az-Pichardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_25" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873797v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Rodriguez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873824v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwong-Wen Ma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873815v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Merat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Floderer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873828v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873878v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873844v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732849v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873852v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Feng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chia Hsu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873777v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873772v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Younsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706894v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vicarini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Barros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615899v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/nouvelles-perspectives-pour-lecoconception/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431877v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3818-6_7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Ferreira Schiavon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Duarte Lima" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimmal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Negri Pagani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/exactaep.2022.21870" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866039v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000416" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291374v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.338" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Han" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14207/ejsd.2019.v8n5p445" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873760v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271047v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.572.147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Fortyguina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.572.40" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271232v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2010.00267.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/888273376A369E952433F61AB0A9B24389250F0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506812v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873767v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507098v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10370" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rohmer-serge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6162-615X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060146443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05566561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Ferreira Schiavon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Duarte Lima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimmal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Negri Pagani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/exactaep.2022.21870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#237;az-Pichardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14207/ejsd.2019.v8n5p445" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Feng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Fortyguina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.572.40" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Merat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Floderer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.572.147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chia Hsu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2010.00267.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/888273376A369E952433F61AB0A9B24389250F0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dolez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_33" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwong-Wen Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Younsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vicarini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Barros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/nouvelles-perspectives-pour-lecoconception/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3818-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10370" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>