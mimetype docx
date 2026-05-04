--- v1 (2026-04-02)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> serge rohmer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rohmer-serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6162-615X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060146443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive Participatory Observation Applied to Priority Neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental and Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1000km Walk to Meet Farmers of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honey Bee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (2), 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une canne blanche low-tech conçue au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Tech journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, p7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer and urban issues: state of the art of the last ten years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Ferreira Schiavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Duarte Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Negri Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exacta (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/exactaep.2022.21870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge engineering and management applied to sustainability and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0890060419000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of the Integration of Frugal Innovation in the Design of Products for the BoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3311-3320. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Sharing Bike Systems Based on Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.445 - 458. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14207/ejsd.2019.v8n5p445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual model of local value creation applied to forest management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Leseurre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.360-370. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2017-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional framework for the eco-design of a sports medicine product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Modeling and Analysis C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (3), pp.134-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment: Challenges in Use of Methods and Tools in France and in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Fortyguina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 572, pp.40-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.572.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Based Method for the Modelling of Crumpled Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 572, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.572.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Assessment of Industrial Synergistic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Chia Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (4), pp.558-575. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2010.00267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Path Planning for Non-Holonomic Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pruski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18, pp.329-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesign of a Dew and Rain Harvesting System based on Sustainable Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Sustainable Development ICSD 2024, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center of Sustainable Development, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche agro-socio-écologique comme levier de transition et de résilience du territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence internationale IGU-UGI : Le temps des Géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale comme levier de la conception pour la BoP, Étude exploratoire pour identifier des critères de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National S-mart, L'industrie du futur, une révolution pour l'humain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Solar Water Distiller Based on Frugal Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Engineering, Applied Sciences and System Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Accra, Ghana. pp.335-347, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Frugality - Application to a Solar Water Distiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disassembly for Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoRD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India. pp.385-395, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-3521-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process between functional analysis and life cycle assessment: integrating environmental considerations into early stages of design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Potential Relationships between Functional Analysis and Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwong-Wen Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sydney, Australia. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Immersive Systems for Collaborative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumpling feasibility of flexible paper sheets. Application to packaging in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM'2014. International Conference on Sustainable Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cardiff, United Kingdom. pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumpling of paper sheet and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Nolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Erre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IAPRI World Conference on Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.404-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement d’un jeu d’indicateurs de création de valeur locale pour la gestion des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Srina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Ecologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design of culinary moulds based on crumpled papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International design conference, DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.2147-2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and topological modelling of 3D crumpled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the crumpling process of a paper sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Graphic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Billing vs. Paper Billing: Dematerialization, Energy Consumption and Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics goes green 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Life Cycle Assessment on Paper and Electronic Billing & Payment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of Elementary Effects: a New Approach for Supporting the Formulation of Validated Functional Performance Specification in Earlier Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anhui, China. pp.214-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis on Industrial Synergistic Systems - Lagny-sur-Marne as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Chia Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comethe program: Industrial Ecology applied to industrial parks in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental &amp; Energy International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French strategy for green production. Example of the Champagne-Ardenne region policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forum on green industry development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Environmental Evaluation of Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cairo, Egypt. pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Troyan Horse method as a vector of ecodesign integration: A Case study at a french SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on engineering design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of Hybrid Pedagogical Systems on teacher-student interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Espinouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference, European Society for Engineering Education (SEFI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une approche centrée utilisateur sur l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Espinouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française d’Analyse de la Valeur (AFAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information modelling for the assessment of a database quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Alain Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vicarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESReDA International Seminar on Quality of Reliability Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vattenfall Energisystem and European Commission joint Research Center Institute for Systems, Informatics and Safety, May 1998, Stockholm, Sweden. pp.147-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonam Lincoln Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Tropos Functional Model to a Maintenance System of a Nuclear Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Alain Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vicarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional Modeling of Complex Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies issues de la base de la pyramide pour la conception durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour l’écoconception. EcoSD Annual Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MINES - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-40, 2024, Nouvelles perspectives pour l’écoconception. EcoSD Annual Workshop 2021, 978-2-35671-879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Frugal Innovation as an Ecodesign Strategy: A Case Study of a Water Access Solution at the BoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fukushige, S., Kobayashi, H., Yamasue, E., Hara, K. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoDesign for Sustainable Products, Services and Social Systems I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.89-102, 2023, 978-981-99-3818-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3818-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule Inclinable sur Skis, Patins ou Roues Propulsé par Gravité et/ou la Force des Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2955551. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des risques liés à la mise en œuvre des synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Technologie Troyes. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'environnement par nombres multivaleurs : eapplication à la recherche de trajectoires robustes pour robots non-holonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993NAN10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.41379310345px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> serge rohmer </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rohmer-serge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6162-615X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060146443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive Participatory Observation Applied to Priority Neighbourhoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental and Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.85-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1000km Walk to Meet Farmers of the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Honey Bee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (2), 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une canne blanche low-tech conçue au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low/Tech journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, p7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer and urban issues: state of the art of the last ten years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Luigi Ferreira Schiavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Duarte Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Grimmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Negri Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exacta (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/exactaep.2022.21870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge engineering and management applied to sustainability and innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI EDAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0890060419000416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of the Integration of Frugal Innovation in the Design of Products for the BoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Design Society: International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.3311-3320. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/dsi.2019.338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of Sharing Bike Systems Based on Sustainability Indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurui Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.445 - 458. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14207/ejsd.2019.v8n5p445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual model of local value creation applied to forest management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Leseurre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.360-370. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjfr-2017-0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional framework for the eco-design of a sports medicine product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Feng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Modeling and Analysis C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 73 (3), pp.134-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Based Method for the Modelling of Crumpled Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 572, pp.147-150. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.572.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Impact Assessment: Challenges in Use of Methods and Tools in France and in Russia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Fortyguina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 572, pp.40-43. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.572.40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Assessment of Industrial Synergistic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Chia Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (4), pp.558-575. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1530-9290.2010.00267.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Path Planning for Non-Holonomic Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pruski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18, pp.329-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redesign of a Dew and Rain Harvesting System based on Sustainable Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference On Sustainable Development ICSD 2024, Rome, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Center of Sustainable Development, Sep 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche agro-socio-écologique comme levier de transition et de résilience du territoire urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dolez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférence internationale IGU-UGI : Le temps des Géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale comme levier de la conception pour la BoP, Étude exploratoire pour identifier des critères de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National S-mart, L'industrie du futur, une révolution pour l'humain?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Solar Water Distiller Based on Frugal Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Engineering, Applied Sciences and System Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Accra, Ghana. pp.335-347, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13697-0_25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Frugality - Application to a Solar Water Distiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelatif Merabtine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Bouzidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED 17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.459-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disassembly for Redesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICoRD 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Guwahati, India. pp.385-395, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-3521-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative process between functional analysis and life cycle assessment: integrating environmental considerations into early stages of design process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Potential Relationships between Functional Analysis and Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulina Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hwong-Wen Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sydney, Australia. pp.390-395, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Immersive Systems for Collaborative Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED 15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative design of culinary moulds based on crumpled papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International design conference, DESIGN 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.2147-2156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumpling feasibility of flexible paper sheets. Application to packaging in the food industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDM'2014. International Conference on Sustainable Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Cardiff, United Kingdom. pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crumpling of paper sheet and packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Nolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Erre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IAPRI World Conference on Packaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Melbourne, Australia. pp.404-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le développement d’un jeu d’indicateurs de création de valeur locale pour la gestion des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Srina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Tyl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Ecologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric and topological modelling of 3D crumpled structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Engineering Design (ICED13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of the crumpling process of a paper sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Merat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Floderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Copinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Graphic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic Billing vs. Paper Billing: Dematerialization, Energy Consumption and Environmental Impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics goes green 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Life Cycle Assessment on Paper and Electronic Billing & Payment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French strategy for green production. Example of the Champagne-Ardenne region policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International forum on green industry development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionary of Elementary Effects: a New Approach for Supporting the Formulation of Validated Functional Performance Specification in Earlier Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heng Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anhui, China. pp.214-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability Analysis on Industrial Synergistic Systems - Lagny-sur-Marne as a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung-Chia Hsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anhui, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Comethe program: Industrial Ecology applied to industrial parks in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental &amp; Energy International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taïpei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Environmental Evaluation of Industrial Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Younsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th CIRP International Conference on Life Cycle Engineering (LCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cairo, Egypt. pp.414-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Troyan Horse method as a vector of ecodesign integration: A Case study at a french SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on engineering design, ICED'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Stanford, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the impact of Hybrid Pedagogical Systems on teacher-student interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Espinouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference, European Society for Engineering Education (SEFI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une approche centrée utilisateur sur l’innovation pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Espinouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Française d’Analyse de la Valeur (AFAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information modelling for the assessment of a database quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Alain Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vicarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ESReDA International Seminar on Quality of Reliability Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vattenfall Energisystem and European Commission joint Research Center Institute for Systems, Informatics and Safety, May 1998, Stockholm, Sweden. pp.147-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design Atelier for Teaching and Industrial Training Needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonam Lincoln Baptista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Hloindo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEFI Annual Conference on Entrepreneurship, Management and Engineering Education 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Helsinki University of Technology, Sep 1998, Helsinki, Finland. pp.107-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Tropos Functional Model to a Maintenance System of a Nuclear Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Alain Amoussou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vicarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Functional Modeling of Complex Technical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sûreté de fonctionnement dans la formation d'Ingénieurs en Génie des Systèmes Industriels a l'Université de Technologie de Troyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kondo Adjallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bérenguer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème colloque International de Fiabilité et de maintenabilité lambda-mu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies issues de la base de la pyramide pour la conception durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives pour l’écoconception. EcoSD Annual Workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MINES - TRANSVALOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.29-40, 2024, Nouvelles perspectives pour l’écoconception. EcoSD Annual Workshop 2021, 978-2-35671-879-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Frugal Innovation as an Ecodesign Strategy: A Case Study of a Water Access Solution at the BoP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Díaz-Pichardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fukushige, S., Kobayashi, H., Yamasue, E., Hara, K. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoDesign for Sustainable Products, Services and Social Systems I</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.89-102, 2023, 978-981-99-3818-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-3818-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véhicule Inclinable sur Skis, Patins ou Roues Propulsé par Gravité et/ou la Force des Bras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2955551. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation des risques liés à la mise en œuvre des synergies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Technologie Troyes. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'environnement par nombres multivaleurs : eapplication à la recherche de trajectoires robustes pour robots non-holonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rohmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1993NAN10370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01753679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB91B9A9"/>
+    <w:nsid w:val="E8C136B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rohmer-serge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6162-615X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060146443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05566561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Ferreira Schiavon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Duarte Lima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimmal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Negri Pagani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/exactaep.2022.21870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#237;az-Pichardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14207/ejsd.2019.v8n5p445" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Feng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270968v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Fortyguina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.572.40" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271047v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Merat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Floderer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.572.147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chia Hsu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2010.00267.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/888273376A369E952433F61AB0A9B24389250F0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dolez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_33" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwong-Wen Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nolo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Younsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vicarini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Barros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/nouvelles-perspectives-pour-lecoconception/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3818-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10370" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rohmer-serge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6162-615X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060146443" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05566561v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511217v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511270v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506860v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Ferreira Schiavon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Duarte Lima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimmal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Negri Pagani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/exactaep.2022.21870" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0890060419000416" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291374v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#237;az-Pichardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.338" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313544v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurui Han" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14207/ejsd.2019.v8n5p445" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Feng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Merat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Floderer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Copinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.572.147" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270968v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Fortyguina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.572.40" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Chia Hsu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9290.2010.00267.x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/888273376A369E952433F61AB0A9B24389250F0C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pruski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dolez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038807v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Merabtine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13697-0_25" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-3521-0_33" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873824v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwong-Wen Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873809v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873828v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873839v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Nolo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Erre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873878v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02732871v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Younsi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873858v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706894v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088216v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Alain Amoussou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Hloindo Adjallah" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vicarini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03088117v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonam Lincoln Baptista" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vicarini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Barros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02563628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Adjallah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/nouvelles-perspectives-pour-lecoconception/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04431877v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-3818-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873767v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507098v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753679v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10370" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>