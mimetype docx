--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8C136B6"/>
+    <w:nsid w:val="F1F9D487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>