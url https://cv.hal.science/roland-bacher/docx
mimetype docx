--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -843,1165 +843,1252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00531684v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le triangle de Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/qm7k-s790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chromatic statistics for triangulations and Fu{ß}-Catalan complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Krattenthaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18, pp.#P152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On exponentials of exponential generating series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebra &amp; Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (7), pp.919-942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292997v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Universal convex coverings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (6), pp.987-992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347942v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-factorials, elliptic functions, and continued fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Flajolet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21 (1), pp.71 - 97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11139-009-9186-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal binary matrices without constant 2-squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shalom Eliahou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), pp.77 - 100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/JOC.2010.v1.n1.a6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/JOC.2010.v1.n1.a6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01614251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment empoisonner efficacement tous les grands rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, http://images.math.cnrs.fr/Comment-empoisonner-efficacement.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/3s14-jc24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants related to Dirichlet characters modulo 2, 4 and 8 of binomial coefficients and the algebra of recurrence matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Algebra and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (3), pp.535-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00166861v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new inequality for the Hermite constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Number Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (3), pp.363-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00021286v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spindle configurations of skew lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Garber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometry and Topology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 11, pp.1049-1081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La suite de Thue-Morse et la catégorie Rec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 342, pp.161-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements limités et réversion des séries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Lass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Enseignement Mathématique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 52, pp.267-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004212v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cocycle du verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 338 (3), pp.187-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00000916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric Pascal matrices modulo p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Chapman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.459-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$\hbox{SL}_2(k)$ and a Subset of Words over $k$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23, pp.141-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00136617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooks and powers of parts in partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Manivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 47, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2011,147 +2098,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situations de recherche pour la classe, pour le collège et le lycée... et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beffara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bicaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IREM de Grenoble. , 2017, 2-9563381-0-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2161,51 +2248,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The number of right ideals of given codimension over a finite field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2221,51 +2308,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noncommutative birational geometry, representations and combinatorics. Proceedings of the AMS special session on noncommutative birational geometry, representations and cluster algebras, Boston, MA, USA, January 6–7, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 592, pp.1-18, 2013, Contemporary Mathematics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2275,1991 +2362,1991 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yet another Proof of an old Hat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03408135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic numerical semigroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weyl-Mahonian Statistics for Weighted Flags of Type A-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weyl-Mahonian Statistics for Weighted Flags of Type A-D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stern Sequence and Moments of Minkowski's Question Mark Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the number of perfect lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503749v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ring of Support-Classes of $\mathrm{SL}_2(\mathbb F_q)$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chebyshev polynomials, quadratic surds and a variation of Pascal's triangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy upper bound for Ramsey numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the enumeration of labelled hypertrees and of labelled bipartite trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565257v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twisting the Stern sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00466426v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triangulations of nearly convex polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The special subgroup of invertible non-commutative rational power series as a metric group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270911v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On polytopes associated to factorisations of prime-powers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a family of tridiagonal matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00176609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arithmetic properties related to the shuffle-product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149241v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le groupe d'interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101349v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La factorisation de $x^{p^l}-x\in{\mathbb F}_p[x]$ selon la trace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On generating series of complementary planar trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paperfolding and Catalan numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">On generating series of complementary planar trees</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Minkowksi's bound for lattice-packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2004</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00002737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développements limités et la transformée inverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Développements limités et la transformée inverse</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Orchard relation of a generic symmetric or antisymmetric function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Orchard relation of a generic symmetric or antisymmetric function</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Orchard Morphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Orchard Morphism</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000576v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting Triangulations of Configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2003</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00000728v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chromatic properties of generic planar configurations of points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">David Garber</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrices autosimilaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Matrices autosimilaires</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Orchard Theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2002</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matrices related to the Pascal triangle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4406,51 +4493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/cb15-d975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/cjm-2016-004-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285685v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Harpe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025881v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931612v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782907v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531684v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292997v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-009-9186-9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347942v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2010.v1.n1.a6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166861v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021286v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004212v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Lass" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000916v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chapman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012431v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408135v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503749v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763927v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565257v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466426v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545394v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270911v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330028v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319587v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176609v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149241v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101349v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016979v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002737v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012434v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000576v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000728v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012436v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012438v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012432v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/cb15-d975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/cjm-2016-004-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285685v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Harpe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025881v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931612v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782907v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531684v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qm7k-s790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292997v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347942v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-009-9186-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2010.v1.n1.a6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3s14-jc24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166861v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021286v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004212v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Lass" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chapman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408135v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503749v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565257v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466426v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270911v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149241v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101349v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016979v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000576v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000728v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>