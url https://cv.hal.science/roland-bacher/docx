--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2618,970 +2618,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the number of perfect lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503749v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Stern Sequence and Moments of Minkowski's Question Mark Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Ring of Support-Classes of $\mathrm{SL}_2(\mathbb F_q)$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The Ring of Support-Classes of $\mathrm{SL}_2(\mathbb F_q)$</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chebyshev polynomials, quadratic surds and a variation of Pascal's triangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An easy upper bound for Ramsey numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the enumeration of labelled hypertrees and of labelled bipartite trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565257v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twisting the Stern sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Roland Bacher</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00466426v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Triangulations of nearly convex polygons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The special subgroup of invertible non-commutative rational power series as a metric group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">The special subgroup of invertible non-commutative rational power series as a metric group</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270911v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On a family of tridiagonal matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On polytopes associated to factorisations of prime-powers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fair Triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Fair Triangulations</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00176609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arithmetic properties related to the shuffle-product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149241v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recurrence matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016979v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le groupe d'interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101349v3</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-00016979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La factorisation de $x^{p^l}-x\in{\mathbb F}_p[x]$ selon la trace</w:t>
               </w:r>
@@ -4493,51 +4493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/cb15-d975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/cjm-2016-004-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285685v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Harpe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025881v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931612v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782907v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531684v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qm7k-s790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292997v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347942v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-009-9186-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2010.v1.n1.a6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3s14-jc24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166861v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021286v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004212v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Lass" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chapman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408135v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503749v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565257v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466426v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270911v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149241v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101349v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016979v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000576v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000728v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/cb15-d975" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780447v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223143v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/cjm-2016-004-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285685v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de La Harpe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnw282" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025881v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931612v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776624v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782907v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531684v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/qm7k-s790" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Krattenthaler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292997v4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347942v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Flajolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-009-9186-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614251v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalom Eliahou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JOC.2010.v1.n1.a6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590045v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/3s14-jc24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166861v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021286v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garber" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004212v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Lass" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chapman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012431v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Manivel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590790v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beffara" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bica&#239;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408135v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503749v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490725v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565257v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466426v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270911v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330028v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176609v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149241v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016979v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101349v3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002767v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002737v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000576v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000728v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012438v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>