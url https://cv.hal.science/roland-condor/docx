--- v1 (2026-03-28)
+++ v2 (2026-05-01)
@@ -378,85 +378,94 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.69-88</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.69-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980475v1</w:t>
+                <w:t xml:space="preserve">hal-05591000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic and financial performance of biogas production: a retrospective analysis of the French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -488,1291 +497,1291 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy Sector Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJESM-12-2023-0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles formes d’agriculture : un nouveau modèle agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary C Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Février, pp.111 - 134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/reru.231.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail institutionnel de déstabilisation de la ferme des 1000 vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022 (7), pp.305-326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring digitalisation in the agri-food sector and its paradoxes: Evidence from a comparative study with small French companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazik Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fournes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124 (2), pp.44-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7896/j.2305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chief Happiness Officer : quelles contributions au bien-être en entreprise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 140, pp.5-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.140.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurship in agriculture: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneuriat collectif dans la méthanisation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Systèmes alimentaires / Food Systems 2019, n° 4 varia, 2019 (n°4), pp.71-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprendre et communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. St-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 45 (279), pp.75-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2019.00340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Ryckeboer, paysan pionnier. Il a osé !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.287-292. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Entrepreneurship: Challenging Dominant Perspectives and Theorizing Entrepreneurship through New Postpositivist Epistemologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine Karatas-Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Howells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Small Business Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52 (4), pp.589-593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jsbm.12124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à entreprendre par l’accompagnement d’entrepreneurs en phase de réinsertion : une réflexion à partir des Cordées de l’Entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 13 (2), pp.89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.132.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de l'équipe entrepreneuriale autour du projet de création d'entreprise : constats et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 11 (2), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.112.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entrepreneuriat féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour la mobilisation de la notion de projet dans la recherche en entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Asquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (10), pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.102.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1782,409 +1791,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compensation carbone locale : une approche par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Carbon Farming : un modèle entrepreneurial pour les agriculteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ième Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon offsetting and agroecological transition: towards the emergence of a short carbon supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Regional Sustainable Development Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EM Normandie Business School; Vietnam Academy Of Social Science, Jul 2023, Ho Chi MInh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary carbon offsetting: from internationalization to relocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual Regional Sustainable Development Conference : “Climate Change, Green Growth, and Regional Sustainable Development”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Social Sciences of the Central Region; Southern Institute of Social Sciences; EM Normandie Business School, Jul 2023, Ho Chi MInh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and barriers to growth of Local Food Systems: an illustration with the Normandy region in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Regional Sustainable Development 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Danang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation : un modèle d’affaires durable et économiquement performant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2213,366 +2222,366 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse néo-institutionnelle de l’échec d’une agriculture de firme : le cas de la ferme des 1000 vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es Journées Georges Doriot - Entrepreneuriat et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Paris, EM Normandie, ESG-UQAM, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dyades entrepreneuriales : faut-il entreprendre seul ou risquer d’être mal accompagné ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AEI-AIREPME de la Semaine du Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anecdotal Problem or Fatal Event for the New Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT XXVI Research in Entrepreneurship and Small Business: Exploring Social Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de l’équipe entrepreneuriale : une approche processuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2582,332 +2591,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfinance Serving Agriculture Supply Chain in Dapaong, Togo in Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Laré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Kana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sneha Kumari, V. G. Venkatesh, K. K. Tripathy, Hemachandra Padhan and M.P. Sukumaran Nair (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustaining the Global Agriculture Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.317-334, 2024, Advances in Logistics, Operations, and Management Science, 9798369343302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/979-8-3693-4330-2.ch013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Corridors a Key Asset for the Deployment of Short Food Supply Chains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertelle, C. and Gouin, N. and Frémont A. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Ports, Inland Corridors and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-263, 2023, 9781003365013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003365013-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le digital révolutionne-t-il l'agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.94-95, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2975,51 +2984,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BD87BF7"/>
+    <w:nsid w:val="4E5C1AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3206,51 +3215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-condor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0353-3788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112318045" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.065.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808473v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJESM-12-2023-0018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856364v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0305" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamadi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazik Fadil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7896/j.2305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. St-Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00340" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973942v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0287" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Karatas-Ozkan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Anderson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Howells" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12124" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0031" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552741v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552631v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951415v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339355v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093052v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321601v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993569v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Kana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-4330-2.ch013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180459v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Inland-Corridors-and-Logistics/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-24" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-condor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0353-3788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112318045" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.065.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJESM-12-2023-0018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazik Fadil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7896/j.2305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. St-Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Karatas-Ozkan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Howells" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Kana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-4330-2.ch013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Inland-Corridors-and-Logistics/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>