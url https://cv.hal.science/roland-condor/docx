--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -429,1359 +429,1437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The economic and financial performance of biogas production: a retrospective analysis of the French case</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dans les cantines, la loi EGalim n’a pas atteint ses objectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Sector Management</w:t>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJESM-12-2023-0018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/ejm-12-2010-0637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808473v1</w:t>
+                <w:t xml:space="preserve">hal-05409854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles formes d’agriculture : un nouveau modèle agricole ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The economic and financial performance of biogas production: a retrospective analysis of the French case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary C Lavissière</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.231.0111⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Sector Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJESM-12-2023-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552646v1</w:t>
+                <w:t xml:space="preserve">hal-04808473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail institutionnel de déstabilisation de la ferme des 1000 vaches</w:t>
+                <w:t xml:space="preserve">Les nouvelles formes d’agriculture : un nouveau modèle agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary C Lavissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022 (7), pp.305-326. </w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Février, pp.111 - 134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reru.231.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856364v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring digitalisation in the agri-food sector and its paradoxes: Evidence from a comparative study with small French companies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le travail institutionnel de déstabilisation de la ferme des 1000 vaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Fournes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7896/j.2305⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (7), pp.305-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14229-4.p.0305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04430806v1</w:t>
+                <w:t xml:space="preserve">hal-03856364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chief Happiness Officer : quelles contributions au bien-être en entreprise ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
+                <w:t xml:space="preserve">Exploring digitalisation in the agri-food sector and its paradoxes: Evidence from a comparative study with small French companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazik Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fournes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/geco1.140.0005⟩</w:t>
+              <w:t xml:space="preserve">Studies in Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124 (2), pp.44-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7896/j.2305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901482v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship in agriculture: a literature review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chief Happiness Officer : quelles contributions au bien-être en entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tanquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.5-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.140.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072872v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrepreneuriat collectif dans la méthanisation agricole</w:t>
+                <w:t xml:space="preserve">Entrepreneurship in agriculture: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0071⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02428966v1</w:t>
+                <w:t xml:space="preserve">hal-02072872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre et communs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’entrepreneuriat collectif dans la méthanisation agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. St-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00340⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Systèmes alimentaires / Food Systems 2019, n° 4 varia, 2019 (n°4), pp.71-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09829-4.p.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470121v1</w:t>
+                <w:t xml:space="preserve">hal-02428966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émile Ryckeboer, paysan pionnier. Il a osé !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entreprendre et communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. St-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.287-292. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (279), pp.75-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01973942v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Entrepreneurship: Challenging Dominant Perspectives and Theorizing Entrepreneurship through New Postpositivist Epistemologies</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émile Ryckeboer, paysan pionnier. Il a osé !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jsbm.12124⟩</w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.287-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08722-9.p.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006122v1</w:t>
+                <w:t xml:space="preserve">hal-01973942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à entreprendre par l’accompagnement d’entrepreneurs en phase de réinsertion : une réflexion à partir des Cordées de l’Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Entrepreneurship: Challenging Dominant Perspectives and Theorizing Entrepreneurship through New Postpositivist Epistemologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mine Karatas-Ozkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alistair Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Howells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.132.0089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Small Business Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (4), pp.589-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jsbm.12124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073328v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation de l'équipe entrepreneuriale autour du projet de création d'entreprise : constats et enjeux</w:t>
+                <w:t xml:space="preserve">Apprendre à entreprendre par l’accompagnement d’entrepreneurs en phase de réinsertion : une réflexion à partir des Cordées de l’Entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 11 (2), pp.31. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.112.0031⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 13 (2), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.132.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074928v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrepreneuriat féminin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">La formation de l'équipe entrepreneuriale autour du projet de création d'entreprise : constats et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Condor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.112.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321562v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour la mobilisation de la notion de projet dans la recherche en entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Asquin</w:t>
+                <w:t xml:space="preserve">L’entrepreneuriat féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour la mobilisation de la notion de projet dans la recherche en entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Asquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Condor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (10), pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.102.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1791,409 +1869,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compensation carbone locale : une approche par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème CIFEPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Carbon Farming : un modèle entrepreneurial pour les agriculteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ième Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon offsetting and agroecological transition: towards the emergence of a short carbon supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Regional Sustainable Development Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EM Normandie Business School; Vietnam Academy Of Social Science, Jul 2023, Ho Chi MInh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voluntary carbon offsetting: from internationalization to relocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual Regional Sustainable Development Conference : “Climate Change, Green Growth, and Regional Sustainable Development”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Social Sciences of the Central Region; Southern Institute of Social Sciences; EM Normandie Business School, Jul 2023, Ho Chi MInh City, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers and barriers to growth of Local Food Systems: an illustration with the Normandy region in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Regional Sustainable Development 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Danang, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation : un modèle d’affaires durable et économiquement performant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2222,366 +2300,366 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse néo-institutionnelle de l’échec d’une agriculture de firme : le cas de la ferme des 1000 vaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8es Journées Georges Doriot - Entrepreneuriat et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HEC Paris, EM Normandie, ESG-UQAM, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dyades entrepreneuriales : faut-il entreprendre seul ou risquer d’être mal accompagné ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AEI-AIREPME de la Semaine du Management </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anecdotal Problem or Fatal Event for the New Venture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RENT XXVI Research in Entrepreneurship and Small Business: Exploring Social Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation de l’équipe entrepreneuriale : une approche processuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation (AEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2591,332 +2669,532 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfinance Serving Agriculture Supply Chain in Dapaong, Togo in Western Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Laré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malick Kana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sneha Kumari, V. G. Venkatesh, K. K. Tripathy, Hemachandra Padhan and M.P. Sukumaran Nair (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustaining the Global Agriculture Supply Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.317-334, 2024, Advances in Logistics, Operations, and Management Science, 9798369343302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/979-8-3693-4330-2.ch013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Corridors a Key Asset for the Deployment of Short Food Supply Chains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Duvallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertelle, C. and Gouin, N. and Frémont A. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Ports, Inland Corridors and Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-263, 2023, 9781003365013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003365013-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le digital révolutionne-t-il l'agriculture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Condor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry Mathilde, Sow Mamadou Sanoussy (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transformation digitale en entreprise, 100 questions/réponses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.94-95, 2021, 9782340048324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation de tri des biodéchets va-t-elle enfin faire décoller la méthanisation en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Condor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.y6e5mu3nj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le monde agricole n’a pas encore pris conscience de tous les avantages du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Condor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.pratufm49⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2984,51 +3262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E5C1AE9"/>
+    <w:nsid w:val="E4A94AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3215,51 +3493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-condor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0353-3788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112318045" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.065.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJESM-12-2023-0018" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0305" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazik Fadil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7896/j.2305" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901482v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0071" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. St-Pierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0287" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Karatas-Ozkan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Anderson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Howells" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12124" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0031" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951415v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321601v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Kana" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-4330-2.ch013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Inland-Corridors-and-Logistics/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-condor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0353-3788" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112318045" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473370v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Condor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourn&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.065.0091" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409854v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ejm-12-2010-0637" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJESM-12-2023-0018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C Lavissi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.231.0111" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856364v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14229-4.p.0305" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aubry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hamadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazik Fadil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7896/j.2305" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02901482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tanquerel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.140.0005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02072872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09829-4.p.0071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04470121v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Camus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. St-Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00340" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973942v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08722-9.p.0287" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Karatas-Ozkan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Anderson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fayolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Howells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsbm.12124" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073328v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.132.0089" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.112.0031" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380807v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Asquin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552741v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339355v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321601v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lar&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Kana" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/979-8-3693-4330-2.ch013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180459v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Duvallet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Maritime-Ports-Inland-Corridors-and-Logistics/Bertelle-Gouin-Fremont/p/book/9781032429410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003365013-24" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05330060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620042v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourdin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.y6e5mu3nj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613769v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.pratufm49" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>