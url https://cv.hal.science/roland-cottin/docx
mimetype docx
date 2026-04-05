--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -197,51 +197,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.174-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
@@ -711,51 +711,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des porte-greffe pour répondre aux contraintes biotiques et abiotiques : exemple du bassin méditerranéen</w:t>
+                <w:t xml:space="preserve">Performing rootstocks. A difficult choice for nurserymen. Sharing a 40 years experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Curk</w:t>
@@ -769,110 +769,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763306v1</w:t>
+                <w:t xml:space="preserve">hal-02825065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing rootstocks : a difficult choice for the nurserymen - sharing a 40 years experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -931,480 +931,480 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing rootstocks. A difficult choice for nurserymen. Sharing a 40 years experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EGID Citrus network, un réseau sur les ressources génétiques agrumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil. n.p</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02825065v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGID Citrus network, un réseau sur les ressources génétiques agrumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le germoplasme agrumes de San Giuliano : une base pour la production de plants CAC et certifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t>
+              <w:t xml:space="preserve">Réunion annuelle 2001 CIRAD FLHOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764151v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le germoplasme agrumes de San Giuliano : une base pour la production de plants CAC et certifiés</w:t>
+                <w:t xml:space="preserve">The foundation unit of San Giuliano Corsica : a basis for the citrus national certification scheme in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Curk</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Curk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle 2001 CIRAD FLHOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764406v1</w:t>
+                <w:t xml:space="preserve">hal-02764310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foundation unit of San Giuliano Corsica : a basis for the citrus national certification scheme in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des porte-greffe pour répondre aux contraintes biotiques et abiotiques : exemple du bassin méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Curk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764310v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGID-citrus network : un réseau international sur les agrumes</w:t>
               </w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03720198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cao Van" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquemond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Abdou Hassani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03720198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cao Van" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquemond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Abdou Hassani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>