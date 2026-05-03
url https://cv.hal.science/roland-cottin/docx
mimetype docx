--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -711,644 +711,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing rootstocks. A difficult choice for nurserymen. Sharing a 40 years experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EGID Citrus network, un réseau sur les ressources génétiques agrumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil. n.p</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02825065v1</w:t>
+                <w:t xml:space="preserve">hal-02764151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing rootstocks : a difficult choice for the nurserymen - sharing a 40 years experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Curk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGID Citrus network, un réseau sur les ressources génétiques agrumes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performing rootstocks. A difficult choice for nurserymen. Sharing a 40 years experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Curk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764151v1</w:t>
+                <w:t xml:space="preserve">hal-02825065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le germoplasme agrumes de San Giuliano : une base pour la production de plants CAC et certifiés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The foundation unit of San Giuliano Corsica : a basis for the citrus national certification scheme in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Vernière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Curk</w:t>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Curk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle 2001 CIRAD FLHOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764406v1</w:t>
+                <w:t xml:space="preserve">hal-02764310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foundation unit of San Giuliano Corsica : a basis for the citrus national certification scheme in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Le germoplasme agrumes de San Giuliano : une base pour la production de plants CAC et certifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Curk</w:t>
+                <w:t xml:space="preserve">Camille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Curk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t>
+              <w:t xml:space="preserve">Réunion annuelle 2001 CIRAD FLHOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764310v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des porte-greffe pour répondre aux contraintes biotiques et abiotiques : exemple du bassin méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Curk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1528,51 +1528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerizing the rootstock database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03720198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cao Van" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825065v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquemond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762106v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Abdou Hassani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03720198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cao Van" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Abdou Hassani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>