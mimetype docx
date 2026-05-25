--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -711,700 +711,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EGID Citrus network, un réseau sur les ressources génétiques agrumes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rôle des porte-greffe pour répondre aux contraintes biotiques et abiotiques : exemple du bassin méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Curk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollitrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764151v1</w:t>
+                <w:t xml:space="preserve">hal-02763306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing rootstocks : a difficult choice for the nurserymen - sharing a 40 years experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jacquemond</w:t>
+                <w:t xml:space="preserve">Franck Curk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Curk</w:t>
+                <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing rootstocks. A difficult choice for nurserymen. Sharing a 40 years experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jacquemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jacquemond</w:t>
+                <w:t xml:space="preserve">Franck Curk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Curk</w:t>
+                <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foundation unit of San Giuliano Corsica : a basis for the citrus national certification scheme in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EGID Citrus network, un réseau sur les ressources génétiques agrumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764310v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le germoplasme agrumes de San Giuliano : une base pour la production de plants CAC et certifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vernière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jacquemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Curk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle 2001 CIRAD FLHOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des porte-greffe pour répondre aux contraintes biotiques et abiotiques : exemple du bassin méditerranéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The foundation unit of San Giuliano Corsica : a basis for the citrus national certification scheme in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vernière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luro François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jacquemond</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Curk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du CIRAD FLHOR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. World Congress of the International Society of Citrus Nurserymen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Ribeirao Preto, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763306v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EGID-citrus network : un réseau international sur les agrumes</w:t>
               </w:r>
@@ -1528,51 +1528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerizing the rootstock database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luro François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03720198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cao Van" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquemond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825065v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763306v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Abdou Hassani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03720198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bergheaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Chuat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cottin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cottin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alfonsi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Agostini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711580v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Aubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leclant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cao Van" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vuillaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03147389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Adam-Blondon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Casaregola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jacquemond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Curk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luro Fran&#231;ois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verni&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollitrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825065v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Curk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771757v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769449v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carasco-Lacombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najate Maghnaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Zanetto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Blanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841024v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838741v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Abdou Hassani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Clavreul" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750756v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pailly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bloquel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>