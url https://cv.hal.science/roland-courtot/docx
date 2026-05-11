--- v0 (2026-03-27)
+++ v1 (2026-05-11)
@@ -3103,50 +3103,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fortune de mer et géographie du tourisme : l’affaire du Westmorland (1778)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Courtot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mosaïque des racines, pouvoirs, cultures et société en France et en Méditerrranée XVIe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Aix Marseille Université</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-38, 2014, Le temps de l'histoire, 978-2-84399-910-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'histoire récente des paysages de la vigne et de l'olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3198,139 +3280,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Angles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des paysages de la vigne et de l'olivier en France méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quæ, pp.76-91, 2014, Hors-Collection, 9782759222117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01066896v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01841852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The city against the huerta</w:t>
               </w:r>
@@ -4439,51 +4439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02676396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Courtot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02875532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6748" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02874562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sivignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04169052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01726647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01851718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01719536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01719036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03029593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03032534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.88" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01716308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03084169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camed.1995.1150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01562633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03086841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03916222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03883755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01717506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01715968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01562632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03836829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publicaciones.ua.es" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hazan.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02863531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1249/9782759222124/atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841852v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03002430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metropolisation-mediterranee.equipement.gouv.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mondadori.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04168304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03001651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03010097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01717993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04356299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03896646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04073197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02676396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Courtot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03285562v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02875532v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01556485v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Renard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.6748" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02874562v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sivignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04169052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01726647v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01851718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01719536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01713822v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01705328v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01719036v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03029593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.104" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01728697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03032534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.88" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01716308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/medit.2004.3351" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03084169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03033633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/camed.1995.1150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01562633v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; d'Anna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218385v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03218378v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03086841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03916222v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770322v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03883755v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04098496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01717506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02869847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01715968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03021981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01562632v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03861302v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03836829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/recherche/mrsh/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publicaciones.ua.es" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01706380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hazan.fr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02863531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796029v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Laurens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Angles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1249/9782759222124/atlas-des-paysages-de-la-vigne-et-de-l-olivier-en-france-mediterraneenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841852v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01066896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03015214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03002430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03906097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metropolisation-mediterranee.equipement.gouv.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02615742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mondadori.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05362746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04168304v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03001651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03010097v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01717993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04356299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03896646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04073197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>