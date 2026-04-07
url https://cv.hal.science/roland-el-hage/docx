--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -494,1121 +494,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally-friendly, binder-free, non-flammable particleboard with enhanced properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame Retardancy of Short Flax Fibers Modified by Radiation-Induced Grafting of Phosphonated Monomers: Comparison between Pre- and Simultaneous Irradiation Grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Antoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">César Segovia</w:t>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119578⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29051176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689881v1</w:t>
+                <w:t xml:space="preserve">hal-04497989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Chitosan Composites: Transforming Miscanthus, Mushroom, Textile and Olive Waste into Sustainable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+                <w:t xml:space="preserve">Environmentally-friendly, binder-free, non-flammable particleboard with enhanced properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter El Hage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AppliedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/appliedchem4030019⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222 (Part 1), pp.119578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706334v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland El Hage</w:t>
+                <w:t xml:space="preserve">Eco-Friendly Chitosan Composites: Transforming Miscanthus, Mushroom, Textile and Olive Waste into Sustainable Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-L. Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 213, pp.113094. </w:t>
+              <w:t xml:space="preserve">AppliedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.302-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/appliedchem4030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575607v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Insight into Photochemical Weathering of Flax and Miscanthus: Exploring Diverse Chemical Compositions and Composite Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raís Carvalho Martins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+                <w:t xml:space="preserve">J-L. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (16), pp.3945. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.113094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29163945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674581v1</w:t>
+                <w:t xml:space="preserve">hal-04575607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardancy of Short Flax Fibers Modified by Radiation-Induced Grafting of Phosphonated Monomers: Comparison between Pre- and Simultaneous Irradiation Grafting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Insight into Photochemical Weathering of Flax and Miscanthus: Exploring Diverse Chemical Compositions and Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raís Carvalho Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (5), pp.1176. </w:t>
+              <w:t xml:space="preserve">, 2024, 29 (16), pp.3945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29051176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29163945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497989v1</w:t>
+                <w:t xml:space="preserve">hal-04674581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of plastic polymers and biomass: Effect of beech wood/plastic ratio and temperature on enhanced oil production in a tubular pyrolyzer</w:t>
+                <w:t xml:space="preserve">D2B-Functionalized Gold Nanoparticles: Promising Vehicles for Targeted Drug Delivery to Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yehya Jaafar</w:t>
+                <w:t xml:space="preserve">Monira Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+                <w:t xml:space="preserve">Georges Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine El Samrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland El Hage</w:t>
+                <w:t xml:space="preserve">Nadim Mitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechara Taouk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kamil Rahme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Fracasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.119252⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.819-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200352v1</w:t>
+                <w:t xml:space="preserve">hal-04026014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading Pyrolytic Oil via Catalytic Co-Pyrolysis of Beechwood and Polystyrene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Co-pyrolysis of plastic polymers and biomass: Effect of beech wood/plastic ratio and temperature on enhanced oil production in a tubular pyrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28155758⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 218, pp.119252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.119252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174031v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2B-Functionalized Gold Nanoparticles: Promising Vehicles for Targeted Drug Delivery to Prostate Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upgrading Pyrolytic Oil via Catalytic Co-Pyrolysis of Beechwood and Polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehya Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Carlos Arias Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monira Sarkis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Giulio Fracasso</w:t>
+                <w:t xml:space="preserve">Antoine El Samrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (2), pp.819-827. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (15), pp.5758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00975⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28155758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04026014v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable phosphorous-based flame retardant for lignocellulosic fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Foaming-Agent Free Insulating Geopolymer Based on Industrial Fly Ash and Rice Husk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Beaino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1975,64 +1975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of agricultural fibers size on mechanical and insulating properties of innovative chitosan-based insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2341,991 +2341,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of lignocellulosic substrate and phosphorus flame retardant type on grafting yield and flame retardancy</w:t>
+                <w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raymond Hajj</w:t>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104612⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561767v1</w:t>
+                <w:t xml:space="preserve">hal-02537288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+                <w:t xml:space="preserve">Toward the cottonization of hemp fibers by steam explosion. Flame-retardant fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.112242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537288v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the cottonization of hemp fibers by steam explosion. Flame-retardant fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Moussa</w:t>
+                <w:t xml:space="preserve">Influence of lignocellulosic substrate and phosphorus flame retardant type on grafting yield and flame retardancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151, pp.112242. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.104612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676818v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of monomer reactivity on radiation grafting of phosphorus flame retardants on flax fabrics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nakhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.05.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425052v1</w:t>
+                <w:t xml:space="preserve">hal-02416405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of monomer reactivity on radiation grafting of phosphorus flame retardants on flax fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacroix</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.86-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416405v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of phosphorus flame retardants on flax fabrics: Comparison between two routes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Hajj</w:t>
+                <w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 147, pp.25-34. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874840v1</w:t>
+                <w:t xml:space="preserve">hal-02884807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
+                <w:t xml:space="preserve">Grafting of phosphorus flame retardants on flax fabrics: Comparison between two routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.25-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884807v1</w:t>
+                <w:t xml:space="preserve">hal-02874840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced modifications in natural fibres and their biocomposites: Opportunities for controlled physico-chemical modification pathways?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Djidjelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (5), pp.598-615. </w:t>
@@ -3526,295 +3526,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
+                <w:t xml:space="preserve">Water-based flame retardant coating using nano-boehmite for expanded polystyrene (EPS) foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Acera Fernandez</w:t>
+                <w:t xml:space="preserve">S. Hamdani-Devarennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Moigne</w:t>
+                <w:t xml:space="preserve">L. Dumazert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Le Duc</w:t>
+                <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99, pp.32-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906429v1</w:t>
+                <w:t xml:space="preserve">hal-02906435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-based flame retardant coating using nano-boehmite for expanded polystyrene (EPS) foam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Acera Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hamdani-Devarennes</w:t>
+                <w:t xml:space="preserve">N. Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ferry</w:t>
+                <w:t xml:space="preserve">A. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 99, pp.32-46. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.93-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906435v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardancy of ethylene vinyl acetate (EVA) using new aluminum-based fillers</w:t>
               </w:r>
@@ -3839,51 +3839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4053,527 +4053,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of autohydrolysis of Miscanthus x giganteus on lignin structure and organosolv delignification</w:t>
+                <w:t xml:space="preserve">Effects of process severity on the chemical structure of Miscanthus ethanol organosolv lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyne Desharnais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.143⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (6), pp.997-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147996v1</w:t>
+                <w:t xml:space="preserve">hal-03148003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the chemical modifications of beech wood lignin during heat treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of autohydrolysis of Miscanthus x giganteus on lignin structure and organosolv delignification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.05.018⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (23), pp.9321-9329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089136v1</w:t>
+                <w:t xml:space="preserve">hal-03147996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilute Sulphuric Acid and Ethanol Organosolv Pretreatment of Miscanthus x Giganteus</w:t>
+                <w:t xml:space="preserve">Investigation of the chemical modifications of beech wood lignin during heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, 9 (1721-1726), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151509v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process severity on the chemical structure of Miscanthus ethanol organosolv lignin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dilute Sulphuric Acid and Ethanol Organosolv Pretreatment of Miscanthus x Giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1-3), pp.71-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03148003v1</w:t>
+                <w:t xml:space="preserve">hal-03151509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milled wood lignin and ethanol organosolv lignin from miscanthus</w:t>
               </w:r>
@@ -4585,77 +4585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (10), pp.1632-1638. </w:t>
@@ -4750,64 +4750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Friendly Chitosan-Based Composites from Olive Waste, Miscanthus, Spent Mushroom Substrate, and Recycled Textile: Meeting Standards for Sustainable Wood Alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,51 +5272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5496,90 +5496,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyray 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panneaux de bois ignifuges sans colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.23-26</w:t>
@@ -6121,51 +6121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiogreffage de fibres de lin - irradiation simultanée et pré-irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Phosphorous-Based Flame Retardant For Lignocellulosic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6652,51 +6652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUTEX2019 – 19 th World Textile Conference on Textiles at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghen, Belgium</w:t>
@@ -6738,90 +6738,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acera Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
@@ -7020,90 +7020,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t>
@@ -7158,51 +7158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7257,51 +7257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7309,51 +7309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t>
@@ -7466,51 +7466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US11964407B2. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7584,51 +7584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2021/205128. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7937,51 +7937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6A0AFB2"/>
+    <w:nsid w:val="E1EC8AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8168,51 +8168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-el-hage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17020241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Jaafar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119252" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlos Arias Ramirez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155758" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Sarkis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Minassian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Mitri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Rahme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fracasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00975" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Beaino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Seif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020531" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03202983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Gazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Basak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02676818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112242" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdani-Devarennes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.04.036" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.05.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navarette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pizzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C598ACA652E2B2C9F02E11DE23C43BE3B5E8A6D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTLVNJH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Sannigrahi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ragauskas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.03.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.07.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZJGC1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakhl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03519577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-05034639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-el-hage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17020241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Sarkis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Minassian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Mitri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Rahme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fracasso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00975" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Jaafar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlos Arias Ramirez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155758" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Beaino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Seif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020531" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03202983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Gazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Basak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02676818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112242" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdani-Devarennes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.04.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.05.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navarette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pizzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C598ACA652E2B2C9F02E11DE23C43BE3B5E8A6D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Sannigrahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ragauskas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.03.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTLVNJH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.07.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZJGC1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakhl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03519577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-05034639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>