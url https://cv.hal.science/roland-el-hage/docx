--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -494,1121 +494,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardancy of Short Flax Fibers Modified by Radiation-Induced Grafting of Phosphonated Monomers: Comparison between Pre- and Simultaneous Irradiation Grafting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland El Hage</w:t>
+                <w:t xml:space="preserve">Eco-Friendly Chitosan Composites: Transforming Miscanthus, Mushroom, Textile and Olive Waste into Sustainable Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29051176⟩</w:t>
+              <w:t xml:space="preserve">AppliedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.302-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/appliedchem4030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497989v1</w:t>
+                <w:t xml:space="preserve">hal-04706334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally-friendly, binder-free, non-flammable particleboard with enhanced properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+                <w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Segovia</w:t>
+                <w:t xml:space="preserve">J-L. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 222 (Part 1), pp.119578. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.113094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689881v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Chitosan Composites: Transforming Miscanthus, Mushroom, Textile and Olive Waste into Sustainable Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmentally-friendly, binder-free, non-flammable particleboard with enhanced properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter El Hage</w:t>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Mansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AppliedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (3), pp.302-319. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222 (Part 1), pp.119578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/appliedchem4030019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706334v1</w:t>
+                <w:t xml:space="preserve">hal-04689881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Insight into Photochemical Weathering of Flax and Miscanthus: Exploring Diverse Chemical Compositions and Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raís Carvalho Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 213, pp.113094. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (16), pp.3945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29163945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575607v1</w:t>
+                <w:t xml:space="preserve">hal-04674581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Insight into Photochemical Weathering of Flax and Miscanthus: Exploring Diverse Chemical Compositions and Composite Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame Retardancy of Short Flax Fibers Modified by Radiation-Induced Grafting of Phosphonated Monomers: Comparison between Pre- and Simultaneous Irradiation Grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raís Carvalho Martins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (16), pp.3945. </w:t>
+              <w:t xml:space="preserve">, 2024, 29 (5), pp.1176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29163945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29051176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674581v1</w:t>
+                <w:t xml:space="preserve">hal-04497989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2B-Functionalized Gold Nanoparticles: Promising Vehicles for Targeted Drug Delivery to Prostate Cancer</w:t>
+                <w:t xml:space="preserve">Co-pyrolysis of plastic polymers and biomass: Effect of beech wood/plastic ratio and temperature on enhanced oil production in a tubular pyrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monira Sarkis</w:t>
+                <w:t xml:space="preserve">Yehya Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Minassian</w:t>
+                <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadim Mitri</w:t>
+                <w:t xml:space="preserve">Antoine El Samrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamil Rahme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bechara Taouk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00975⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 218, pp.119252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.119252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026014v1</w:t>
+                <w:t xml:space="preserve">hal-04200352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-pyrolysis of plastic polymers and biomass: Effect of beech wood/plastic ratio and temperature on enhanced oil production in a tubular pyrolyzer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Upgrading Pyrolytic Oil via Catalytic Co-Pyrolysis of Beechwood and Polystyrene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Carlos Arias Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2023.119252⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (15), pp.5758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28155758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200352v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading Pyrolytic Oil via Catalytic Co-Pyrolysis of Beechwood and Polystyrene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yehya Jaafar</w:t>
+                <w:t xml:space="preserve">D2B-Functionalized Gold Nanoparticles: Promising Vehicles for Targeted Drug Delivery to Prostate Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monira Sarkis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Minassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Mitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamil Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian Carlos Arias Ramirez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roland El Hage</w:t>
+                <w:t xml:space="preserve">Giulio Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (15), pp.5758. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (2), pp.819-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28155758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174031v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable phosphorous-based flame retardant for lignocellulosic fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,347 +1692,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Polymer Processing on the Double Electrical Percolation Threshold in PLA/PCL/GNP Nanocomposites</w:t>
+                <w:t xml:space="preserve">Novel Foaming-Agent Free Insulating Geopolymer Based on Industrial Fly Ash and Rice Husk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour-Alhoda Masarra</w:t>
+                <w:t xml:space="preserve">Samar Beaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcos Batistella</w:t>
+                <w:t xml:space="preserve">Sylvain Seif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22239231⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27020531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03880293v1</w:t>
+                <w:t xml:space="preserve">hal-03536583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Foaming-Agent Free Insulating Geopolymer Based on Industrial Fly Ash and Rice Husk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Polymer Processing on the Double Electrical Percolation Threshold in PLA/PCL/GNP Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Alhoda Masarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Beaino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Seif</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (2), pp.531. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27020531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s22239231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536583v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of agricultural fibers size on mechanical and insulating properties of innovative chitosan-based insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shantanu Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2743,559 +2743,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of monomer reactivity on radiation grafting of phosphorus flame retardants on flax fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacroix</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.86-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416405v1</w:t>
+                <w:t xml:space="preserve">hal-02425052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of monomer reactivity on radiation grafting of phosphorus flame retardants on flax fabrics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nakhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.86-98. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425052v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Lacoste</w:t>
+                <w:t xml:space="preserve">Grafting of phosphorus flame retardants on flax fabrics: Comparison between two routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Bergeret</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Corn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 184, </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 147, pp.25-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884807v1</w:t>
+                <w:t xml:space="preserve">hal-02874840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of phosphorus flame retardants on flax fabrics: Comparison between two routes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Hajj</w:t>
+                <w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Corn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 147, pp.25-34. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 184, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.11.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874840v1</w:t>
+                <w:t xml:space="preserve">hal-02884807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced modifications in natural fibres and their biocomposites: Opportunities for controlled physico-chemical modification pathways?</w:t>
               </w:r>
@@ -3450,51 +3450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Djidjelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (5), pp.598-615. </w:t>
@@ -4053,527 +4053,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process severity on the chemical structure of Miscanthus ethanol organosolv lignin</w:t>
+                <w:t xml:space="preserve">Effect of autohydrolysis of Miscanthus x giganteus on lignin structure and organosolv delignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (23), pp.9321-9329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.03.012⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148003v1</w:t>
+                <w:t xml:space="preserve">hal-03147996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of autohydrolysis of Miscanthus x giganteus on lignin structure and organosolv delignification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the chemical modifications of beech wood lignin during heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyne Desharnais</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mounir Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.143⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, 9 (1721-1726), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147996v1</w:t>
+                <w:t xml:space="preserve">hal-02089136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the chemical modifications of beech wood lignin during heat treatment</w:t>
+                <w:t xml:space="preserve">Dilute Sulphuric Acid and Ethanol Organosolv Pretreatment of Miscanthus x Giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ragauskas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1-3), pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02089136v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilute Sulphuric Acid and Ethanol Organosolv Pretreatment of Miscanthus x Giganteus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of process severity on the chemical structure of Miscanthus ethanol organosolv lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (6), pp.997-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151509v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milled wood lignin and ethanol organosolv lignin from miscanthus</w:t>
               </w:r>
@@ -4611,51 +4611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (10), pp.1632-1638. </w:t>
@@ -4750,64 +4750,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Friendly Chitosan-Based Composites from Olive Waste, Miscanthus, Spent Mushroom Substrate, and Recycled Textile: Meeting Standards for Sustainable Wood Alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5227,402 +5227,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de Miscanthus x Giganteus par radiogreffage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyray 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133567v1</w:t>
+                <w:t xml:space="preserve">hal-04133092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of natural fibers using ionizing radiations</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation de Miscanthus x Giganteus par radiogreffage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Corse, France</w:t>
+              <w:t xml:space="preserve">Polyray 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133921v1</w:t>
+                <w:t xml:space="preserve">hal-04133567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functionalisation of natural fibers using ionizing radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lenka Svecova</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133092v1</w:t>
+                <w:t xml:space="preserve">hal-04133921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated weathering influence on natural fibers and their composites</w:t>
               </w:r>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5858,51 +5858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panneaux de bois ignifuges sans colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5910,51 +5910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.23-26</w:t>
@@ -5977,277 +5977,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of natural fibers by radiografting of phosphorus-based FR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiogreffage de fibres de lin - irradiation simultanée et pré-irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raissa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Recent developments in flame-retardant materials by surface treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Materianova, Nov 2022, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">Polyray 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872252v1</w:t>
+                <w:t xml:space="preserve">hal-03720445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogreffage de fibres de lin - irradiation simultanée et pré-irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame retardancy of natural fibers by radiografting of phosphorus-based FR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop: Recent developments in flame-retardant materials by surface treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Materianova, Nov 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720445v1</w:t>
+                <w:t xml:space="preserve">hal-03872252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardancy of Phytic acid/Urea grafted steam-exploded miscanthus-based materials</w:t>
               </w:r>
@@ -6272,51 +6272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Phosphorous-Based Flame Retardant For Lignocellulosic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6501,51 +6501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Masarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6652,51 +6652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AUTEX2019 – 19 th World Textile Conference on Textiles at the Crossroads</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Ghen, Belgium</w:t>
@@ -7466,51 +7466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US11964407B2. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7584,51 +7584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2021/205128. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -7937,51 +7937,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1EC8AD4"/>
+    <w:nsid w:val="5BE3806B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8168,51 +8168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-el-hage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17020241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689881v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026014v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Sarkis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Minassian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Mitri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Rahme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fracasso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00975" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Jaafar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119252" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlos Arias Ramirez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155758" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Beaino" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Seif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020531" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03202983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Gazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Basak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02676818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112242" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdani-Devarennes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.04.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.05.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navarette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pizzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C598ACA652E2B2C9F02E11DE23C43BE3B5E8A6D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148003v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Sannigrahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ragauskas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.03.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTLVNJH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151509v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.07.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZJGC1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakhl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03519577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-05034639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-el-hage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17020241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119578" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Jaafar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119252" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlos Arias Ramirez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155758" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Sarkis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Minassian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Mitri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Rahme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fracasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00975" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Beaino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Seif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020531" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03202983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Gazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Basak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02676818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112242" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdani-Devarennes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.04.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.05.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navarette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pizzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C598ACA652E2B2C9F02E11DE23C43BE3B5E8A6D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTLVNJH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Sannigrahi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ragauskas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.03.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.07.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZJGC1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakhl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03519577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-05034639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>