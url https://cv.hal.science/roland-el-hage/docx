--- v2 (2026-04-27)
+++ v3 (2026-05-19)
@@ -64,50 +64,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">roland-el-hage</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=RNSxfPcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -131,6734 +152,6855 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced grafting for flame-retardant Miscanthus × giganteus stem fragments: Role of methodology and radiation source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 247, pp.112010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2026.112010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating UV Stability of Miscanthus × giganteus Particles via Radiografting of UV Absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (17), pp.3649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules30173649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extensive Study of an Eco-Friendly Fireproofing Process of Lignocellulosic Miscanthus × giganteus Particles and Their Application in Flame-Retardant Panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (2), pp.241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym17020241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Chitosan Composites: Transforming Miscanthus, Mushroom, Textile and Olive Waste into Sustainable Materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmentally-friendly, binder-free, non-flammable particleboard with enhanced properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Mansour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AppliedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/appliedchem4030019⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222 (Part 1), pp.119578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706334v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Eco-Friendly Chitosan Composites: Transforming Miscanthus, Mushroom, Textile and Olive Waste into Sustainable Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t>
+              <w:t xml:space="preserve">AppliedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.302-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/appliedchem4030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575607v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally-friendly, binder-free, non-flammable particleboard with enhanced properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Radiation-induced graft copolymerization of a phosphonate monomer onto short flax fibers and Miscanthus x giganteus stem fragments: Influence of substrate composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119578⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 213, pp.113094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689881v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Insight into Photochemical Weathering of Flax and Miscanthus: Exploring Diverse Chemical Compositions and Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raís Carvalho Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (16), pp.3945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29163945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Retardancy of Short Flax Fibers Modified by Radiation-Induced Grafting of Phosphonated Monomers: Comparison between Pre- and Simultaneous Irradiation Grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (5), pp.1176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29051176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-pyrolysis of plastic polymers and biomass: Effect of beech wood/plastic ratio and temperature on enhanced oil production in a tubular pyrolyzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Taouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 218, pp.119252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.renene.2023.119252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upgrading Pyrolytic Oil via Catalytic Co-Pyrolysis of Beechwood and Polystyrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehya Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Carlos Arias Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lokmane Abdelouahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine El Samrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (15), pp.5758. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules28155758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2B-Functionalized Gold Nanoparticles: Promising Vehicles for Targeted Drug Delivery to Prostate Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monira Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Minassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Mitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Rahme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Fracasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (2), pp.819-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsabm.2c00975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable phosphorous-based flame retardant for lignocellulosic fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nakhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 186, pp.115265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Foaming-Agent Free Insulating Geopolymer Based on Industrial Fly Ash and Rice Husk</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Polymer Processing on the Double Electrical Percolation Threshold in PLA/PCL/GNP Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Seif</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nour-Alhoda Masarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Francesca Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27020531⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (23), pp.9231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22239231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536583v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Polymer Processing on the Double Electrical Percolation Threshold in PLA/PCL/GNP Nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Novel Foaming-Agent Free Insulating Geopolymer Based on Industrial Fly Ash and Rice Husk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Beaino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Seif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s22239231⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (2), pp.531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27020531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880293v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of agricultural fibers size on mechanical and insulating properties of innovative chitosan-based insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 287, pp.123071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Behavior of Thermally Thin Materials in Cone Calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane El Gazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Batistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shantanu Basak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.1297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym13081297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of olive pomace wastes as flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elyssa El Kassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 137 (1), pp.47715-47727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.47715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Retardant-Functionalized Cotton Cellulose Using Phosphonate-Based Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (7), pp.1629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules25071629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the cottonization of hemp fibers by steam explosion. Flame-retardant fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.112242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of lignocellulosic substrate and phosphorus flame retardant type on grafting yield and flame retardancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 153, pp.104612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of monomer reactivity on radiation grafting of phosphorus flame retardants on flax fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.86-98. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2019.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flame retarded chitosan binder for insulating miscanthus/recycled textile fibers reinforced biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nakhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136 (13), pp.47306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.47306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of phosphorus flame retardants on flax fabrics: Comparison between two routes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 147, pp.25-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2017.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium alginate adhesives as binders in wood fibers/textile waste fibers biocomposites for building insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation-induced modifications in natural fibres and their biocomposites: Opportunities for controlled physico-chemical modification pathways?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109, pp.199-213. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.08.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gamma irradiation aging on mechanical and thermal properties of alfa fiber–reinforced polypropylene composites: Role of alfa fiber surface treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Hamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Boukerrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Djidjelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Yefsah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Corn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermoplastic Composite Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (5), pp.598-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0892705717714831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-based flame retardant coating using nano-boehmite for expanded polystyrene (EPS) foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hamdani-Devarennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dumazert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 99, pp.32-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2016.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of flax cell wall components on the microstructure and transverse mechanical behaviour of flax fabrics reinforced epoxy biocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acera Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Caro-Bretelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.93-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardancy of ethylene vinyl acetate (EVA) using new aluminum-based fillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Viretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 108 (SI), pp.56-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction de la lignine de Miscanthus x Giganteus pour la production d’adhésifs pour le matériau bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Navarette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (4), pp.463-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2011048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of autohydrolysis of Miscanthus x giganteus on lignin structure and organosolv delignification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyne Desharnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 101 (23), pp.9321-9329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the chemical modifications of beech wood lignin during heat treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95, 9 (1721-1726), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dilute Sulphuric Acid and Ethanol Organosolv Pretreatment of Miscanthus x Giganteus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 44 (1-3), pp.71-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of process severity on the chemical structure of Miscanthus ethanol organosolv lignin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 95 (6), pp.997-1003. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milled wood lignin and ethanol organosolv lignin from miscanthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (10), pp.1632-1638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Chitosan-Based Composites from Olive Waste, Miscanthus, Spent Mushroom Substrate, and Recycled Textile: Meeting Standards for Sustainable Wood Alternatives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressources biosourcées pour l'isolation : diversité des comportements au feu des matériaux innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulay Sadou Ahmadou Roufaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriche Michael Nzouatoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Placide Uwizeyimana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurofillers Polymer Blends 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">36èmes journées du RésoFeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Epernon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04921672v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fonctionalisation de tissus de lin par radiogreffage</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eco-Friendly Chitosan-Based Composites from Olive Waste, Miscanthus, Spent Mushroom Substrate, and Recycled Textile: Meeting Standards for Sustainable Wood Alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Alès, France</w:t>
+              <w:t xml:space="preserve">Eurofillers Polymer Blends 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516191v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04921672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement accéléré des fibres naturelles et de leurs composites : une étude comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Multi-fonctionalisation de tissus de lin par radiogreffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Valery en Caux, France</w:t>
+              <w:t xml:space="preserve">Polyray 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605861v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV protection enhancement in miscanthus x giganteus via e-beam radio-grafting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vieillissement accéléré des fibres naturelles et de leurs composites : une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Alès, France</w:t>
+              <w:t xml:space="preserve">VIP 2024 - Vieillissement des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Valery en Caux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04516199v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">UV protection enhancement in miscanthus x giganteus via e-beam radio-grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Polyray 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133092v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04516199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de Miscanthus x Giganteus par radiogreffage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Functionalisation of natural fibers using ionizing radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133567v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalisation of natural fibers using ionizing radiations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Fonctionnalisation de Miscanthus x Giganteus par radiogreffage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Corse, France</w:t>
+              <w:t xml:space="preserve">Polyray 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133921v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated weathering influence on natural fibers and their composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Attempt to localize and quantify chemical and radiation grafting of vinyl phosphonic acid on miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Al Hokayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Svecova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Brendlé</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t>
+              <w:t xml:space="preserve">Polyray 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214050v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of Miscanthus x giganteus particles by pre-irradiation grafting of a phosphorus-containing monomer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accelerated weathering influence on natural fibers and their composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raíssa Carvalho Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafon-Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214073v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panneaux de bois ignifuges sans colle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Flame retardancy of Miscanthus x giganteus particles by pre-irradiation grafting of a phosphorus-containing monomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">César Segovia</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.23-26</w:t>
+              <w:t xml:space="preserve">CIMEE’23 - Fifth International Symposium on Materials, Electrochemistry &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Tripoli, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770096v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogreffage de fibres de lin - irradiation simultanée et pré-irradiation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Panneaux de bois ignifuges sans colle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nakhla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polyray 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720445v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardancy of natural fibers by radiografting of phosphorus-based FR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Brendlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raissa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop: Recent developments in flame-retardant materials by surface treatments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materianova, Nov 2022, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame retardancy of Phytic acid/Urea grafted steam-exploded miscanthus-based materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Radiogreffage de fibres de lin - irradiation simultanée et pré-irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rouif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
+              <w:t xml:space="preserve">Polyray 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683994v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable Phosphorous-Based Flame Retardant For Lignocellulosic Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flame retardancy of Phytic acid/Urea grafted steam-exploded miscanthus-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Antoun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683956v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fused filament fabrication (fff) of electrically conductive pla/pcl/graphene nanoplatelets (gnp) bionanocomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Renewable Phosphorous-Based Flame Retardant For Lignocellulosic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Nakhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADDFABCOMP – 2nd International Conference on Additive Fabrication of Composite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online Conference, France</w:t>
+              <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482552v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiografting of phosphorus Flame Retardants on Flax Fabrics : Competition between Homopolymerization and Grafting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fused filament fabrication (fff) of electrically conductive pla/pcl/graphene nanoplatelets (gnp) bionanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Masarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Batistella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐christophe Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AUTEX2019 – 19 th World Textile Conference on Textiles at the Crossroads</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Ghen, Belgium</w:t>
+              <w:t xml:space="preserve">ADDFABCOMP – 2nd International Conference on Additive Fabrication of Composite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02463061v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Radiografting of phosphorus Flame Retardants on Flax Fabrics : Competition between Homopolymerization and Grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AUTEX2019 – 19 th World Textile Conference on Textiles at the Crossroads</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Ghen, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Influence of the flax fibre chemical composition on mechanical properties of epoxy biocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Acera Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6868,529 +7010,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Pyrolysis Conditions and CO₂ Activation on the Structural, Physical, and Electrical Properties of Rice Husk-Derived Biochars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Taktak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Serghei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème édition de l’école VALOTHERBIO - Valorisation Thermochimique de la Biomasse et des Déchets : Caractérisation, Procédés et Filières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Fréjus, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of chemical and radiation grafting of vinyl phosphonic acid on natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Svecova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miller Conference on Radiation Chemistry 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bastia, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation grafting on natural fibres: an easy way to increase the functionalities of textiles and composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rouif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamila Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRaP 2022 - The Ionizing Radiation and Polymers symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Online meeting, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective dissolution of modified natural fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Al Hokayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Švecová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Otazaghine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILSEPT 2019 - 4th International Conference on Ionic Liquids in Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7400,265 +7542,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame-retardant treatment of lignocellulosic materials, resulting flame-retarded lignocellulosic materials and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US11964407B2. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Retardant Treatment of Lignocellulosic Materials, Resulting Flame-Retarded Lignocellulosic Materials, and Uses Thereof.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2021/205128. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7668,100 +7810,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prétraitement du miscanthus x giganteus : vers une valorisation optimale de la biomasse lignocellulosique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Henri Poincaré - Nancy 1, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2010NAN10063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01746360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7771,105 +7913,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la valorisation des ressources naturelles dans une perspective d’économie circulaire : exploration du concept de bioraffinage - mise en oeuvre de biocomposites émergents - comportement thermique, mécanique, interfaces, durabilité et feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Material chemistry. ED 584 - GAIA (Biodiversité, Agriculture, Alimentation, Environnement, Terre, Eau), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05034639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7937,51 +8079,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BE3806B"/>
+    <w:nsid w:val="07A941D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8168,51 +8310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-el-hage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925085v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17020241" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689881v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119578" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200352v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Jaafar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119252" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174031v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlos Arias Ramirez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155758" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Sarkis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Minassian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Mitri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Rahme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fracasso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00975" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536583v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Beaino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Seif" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020531" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03202983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Gazi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Basak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081297" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02676818v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112242" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdani-Devarennes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.04.036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914227v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.05.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navarette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pizzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C598ACA652E2B2C9F02E11DE23C43BE3B5E8A6D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147996v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.143" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTLVNJH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151509v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Sannigrahi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ragauskas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.03.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.07.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZJGC1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683956v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakhl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717808v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03519577v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746360v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10063" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-05034639v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roland-el-hage" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RNSxfPcAAAAJ" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05532791v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brendl&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rouif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ludwig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Kuntz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2026.112010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256461v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30173649" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925085v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17020241" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119578" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04575607v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674581v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;s Carvalho Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29163945" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04497989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cl&#233;ment" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29051176" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04200352v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehya Jaafar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine El Samrani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2023.119252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlos Arias Ramirez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155758" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04026014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monira Sarkis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Minassian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Mitri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Rahme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Fracasso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00975" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Alhoda Masarra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Quantin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Batistella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22239231" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03536583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Beaino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Seif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27020531" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03182666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03202983v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Gazi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Giraud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Basak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13081297" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa El Kassis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Otazaghine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47715" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02537288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Al Hokayem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Svecova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071629" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02676818v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112242" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Hajj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104612" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425052v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2019.05.025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02416405v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lacoste" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.47306" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874840v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gallard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2017.11.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884807v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.08.027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02883900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Hamour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Boukerrou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Djidjelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Yefsah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705717714831" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906435v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdani-Devarennes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dumazert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2016.04.036" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906429v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Acera Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Moigne" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Caro-Bretelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.047" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914227v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Viretto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.05.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navarette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pizzi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011048" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C598ACA652E2B2C9F02E11DE23C43BE3B5E8A6D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147996v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.143" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTLVNJH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Sannigrahi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ragauskas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148003v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.03.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147994v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.07.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZJGC1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05607078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulay Sadou Ahmadou Roufaou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriche Michael Nzouatoup" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Placide Uwizeyimana" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516191v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Martins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Otazaghine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04516199v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133921v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133567v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133092v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214050v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#237;ssa Carvalho Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214073v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770096v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03872252v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Taibi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03720445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683994v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683956v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakhl" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Masarra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;christophe Quantin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02463061v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hajj" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02930408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05385604v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Taktak" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sudre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04133128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03791969v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473089v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka &#352;vecov&#225;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717808v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03519577v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010NAN10063" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/tel-05034639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>