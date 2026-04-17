--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1545,209 +1545,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Consequences of Issuing Convertible Bonds: Dilution and/or Financial Restructuring?</w:t>
+                <w:t xml:space="preserve">The consequences of issuing convertible bonds: Dilution and/or financial restructuring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert de la Bruslerie</w:t>
+                <w:t xml:space="preserve">Hubert de La Bruslerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Financial Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (4), pp.552-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-036X.2008.00464.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934400v1</w:t>
+                <w:t xml:space="preserve">halshs-00674248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of issuing convertible bonds: Dilution and/or financial restructuring?</w:t>
+                <w:t xml:space="preserve">The Consequences of Issuing Convertible Bonds: Dilution and/or Financial Restructuring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert de La Bruslerie</w:t>
+                <w:t xml:space="preserve">Hubert de la Bruslerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Financial Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (4), pp.552-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-036X.2008.00464.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00674248v1</w:t>
+                <w:t xml:space="preserve">hal-03934400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incitations perverses, résultats non durables. Le rôle des politiques salariales et fiscales dans la crise financière</w:t>
               </w:r>
@@ -2207,191 +2207,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marchés financiers et anticipations rationnelles</w:t>
+                <w:t xml:space="preserve">Les bourses traditionnelles face à la concurrence des systèmes de transaction alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Szafarz</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubreuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
+              <w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928482v1</w:t>
+                <w:t xml:space="preserve">hal-03716102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bourses traditionnelles face à la concurrence des systèmes de transaction alternatifs</w:t>
+                <w:t xml:space="preserve">Marchés financiers et anticipations rationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dubreuille</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Szafarz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bank- en Financiewezen - Revue bancaire et financière</w:t>
+              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716102v1</w:t>
+                <w:t xml:space="preserve">hal-03928482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic networks and competition for order flows</w:t>
               </w:r>
@@ -2535,191 +2535,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotation en bourse, coûts de transaction et compétition entre marchés de valeurs</w:t>
+                <w:t xml:space="preserve">Les principaux enjeux de la compétition entre bourses de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
+              <w:t xml:space="preserve">Banque &amp; Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928475v1</w:t>
+                <w:t xml:space="preserve">hal-03716109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux enjeux de la compétition entre bourses de valeurs</w:t>
+                <w:t xml:space="preserve">Cotation en bourse, coûts de transaction et compétition entre marchés de valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banque &amp; Stratégie</w:t>
+              <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03716109v1</w:t>
+                <w:t xml:space="preserve">hal-03928475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPOs and the market dedicated to growth companies</w:t>
               </w:r>
@@ -3389,165 +3389,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction aux processus d'évolution du prix des actions en temps continu et efficience du marché boursier</w:t>
+                <w:t xml:space="preserve">Efficience informationnelle du marché boursier: définitions, tests empiriques et interprétation cohérente des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991</w:t>
+              <w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928423v1</w:t>
+                <w:t xml:space="preserve">hal-03928429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience informationnelle du marché boursier: définitions, tests empiriques et interprétation cohérente des résultats</w:t>
+                <w:t xml:space="preserve">Introduction aux processus d'évolution du prix des actions en temps continu et efficience du marché boursier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Economiques de Bruxelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 5</w:t>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928429v1</w:t>
+                <w:t xml:space="preserve">hal-03928423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque systématique de tendance du marché et krach boursier</w:t>
               </w:r>
@@ -4685,203 +4685,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finance. Finance d'entreprise, finance de marché, diagnostic financier</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Dalloz, 2003, Précis Dalloz, Série Gestion</w:t>
+                <w:t xml:space="preserve">Décision d'investissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Chrissos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pearson Ed., Gestion appliquée, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00076868v1</w:t>
+                <w:t xml:space="preserve">hal-03934673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision d'investissement</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Pearson Ed., Gestion appliquée, 2003</w:t>
+                <w:t xml:space="preserve">Finance. Finance d'entreprise, finance de marché, diagnostic financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Navatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Raimbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 2003, Précis Dalloz, Série Gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934673v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00076868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finance: finance d'entreprise, finance de marché et diagnostic financier (2ème édition)</w:t>
               </w:r>
@@ -4893,51 +4893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Navatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raimbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6969,51 +6969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03794545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hatoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moussu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03621248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ligot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Veryzhenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03690817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Sodjahin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Champagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coggins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-016-0039-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Plunus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#252;bner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajibm.2015.56035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ledent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2012.07.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2009.07.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de la Bruslerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Callata&#255;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.491.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lapointe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raimbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2008.02074.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubreuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kharoubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Szafarz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Farber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928482v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716102v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourghelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928475v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Abraham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928423v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chrissos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H&#252;bner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cobbaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colmant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brandouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orlean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Broquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Van den Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navatte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jobard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934673v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jobard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ligot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omidi Firouzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levasseur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03794545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hatoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moussu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03621248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ligot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Veryzhenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03690817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Sodjahin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Champagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coggins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-016-0039-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Plunus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#252;bner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajibm.2015.56035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ledent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2012.07.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2009.07.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de la Bruslerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Callata&#255;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.491.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lapointe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raimbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2008.02074.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubreuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kharoubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Szafarz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Farber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourghelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Abraham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chrissos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H&#252;bner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cobbaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colmant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brandouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orlean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Broquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Van den Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navatte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jobard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jobard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ligot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omidi Firouzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levasseur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>