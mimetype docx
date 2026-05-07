--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -3083,182 +3083,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationnement du crédit, asymétrie de l'information et contrats séparants</w:t>
+                <w:t xml:space="preserve">Efficience informationnelle du marché boursier belge: une synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance</w:t>
+              <w:t xml:space="preserve">Revue Banque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03928453v1</w:t>
+                <w:t xml:space="preserve">hal-03928440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficience informationnelle du marché boursier belge: une synthèse</w:t>
+                <w:t xml:space="preserve">Rationnement du crédit, asymétrie de l'information et contrats séparants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lobez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Banque</w:t>
+              <w:t xml:space="preserve">Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03928440v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficience informationnelle du marché boursier: vérification empirique et implications théoriques</w:t>
               </w:r>
@@ -6969,51 +6969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03794545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hatoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moussu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03621248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ligot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Veryzhenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03690817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Sodjahin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Champagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coggins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-016-0039-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Plunus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#252;bner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajibm.2015.56035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ledent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2012.07.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2009.07.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de la Bruslerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Callata&#255;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.491.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lapointe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raimbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2008.02074.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubreuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kharoubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Szafarz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Farber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourghelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Abraham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chrissos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H&#252;bner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cobbaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colmant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brandouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orlean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Broquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Van den Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navatte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jobard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jobard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ligot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omidi Firouzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levasseur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03794545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hatoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moussu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03621248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ligot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Veryzhenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03690817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Sodjahin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Champagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coggins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-016-0039-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Plunus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#252;bner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajibm.2015.56035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ledent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2012.07.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2009.07.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de la Bruslerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Callata&#255;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.491.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lapointe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raimbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2008.02074.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubreuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kharoubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Szafarz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Farber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourghelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Abraham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chrissos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H&#252;bner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cobbaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colmant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brandouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orlean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Broquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Van den Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navatte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jobard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jobard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ligot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omidi Firouzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levasseur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>