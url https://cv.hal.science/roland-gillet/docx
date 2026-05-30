--- v2 (2026-05-07)
+++ v3 (2026-05-30)
@@ -1441,222 +1441,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational risk and reputation in the financial industry</w:t>
+                <w:t xml:space="preserve">The consequences of issuing convertible bonds: Dilution and/or financial restructuring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Plunus</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert de La Bruslerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2009.07.020⟩</w:t>
+              <w:t xml:space="preserve">European Financial Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.552-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-036X.2008.00464.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712703v1</w:t>
+                <w:t xml:space="preserve">halshs-00674248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The consequences of issuing convertible bonds: Dilution and/or financial restructuring?</w:t>
+                <w:t xml:space="preserve">Operational risk and reputation in the financial industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert de La Bruslerie</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Hübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Plunus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Financial Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (4), pp.552-584. </w:t>
+              <w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1), pp.224-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-036X.2008.00464.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbankfin.2009.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00674248v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Consequences of Issuing Convertible Bonds: Dilution and/or Financial Restructuring?</w:t>
               </w:r>
@@ -1678,51 +1678,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert de la Bruslerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Financial Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (4), pp.552-584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1468-036X.2008.00464.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934400v1</w:t>
@@ -6969,51 +6969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03794545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hatoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moussu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03621248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ligot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Veryzhenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03690817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Sodjahin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Champagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coggins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-016-0039-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Plunus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#252;bner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajibm.2015.56035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ledent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2012.07.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712703v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2009.07.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de la Bruslerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Callata&#255;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.491.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lapointe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raimbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2008.02074.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubreuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kharoubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Szafarz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Farber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourghelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Abraham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chrissos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H&#252;bner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cobbaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colmant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brandouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orlean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Broquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Van den Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navatte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jobard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jobard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ligot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omidi Firouzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levasseur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03794545v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hatoum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moussu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2022.102367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03621248v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ligot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Veryzhenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intfin.2021.101437" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.402.0007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03690817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Sodjahin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Champagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Coggins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41260-016-0039-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Plunus" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges H&#252;bner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajibm.2015.56035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934428v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ledent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irfa.2012.07.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712703v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2009.07.020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de la Bruslerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne de Callata&#255;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.491.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03712722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Lapointe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raimbourg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-5957.2008.02074.x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubreuille" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kharoubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Szafarz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Farber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716100v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928482v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716105v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourghelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928479v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wagner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Abraham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928475v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jacquillat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gresse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928457v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928440v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928453v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lobez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928434v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Minguet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928423v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928605v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Picault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928980v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chrissos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928981v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George H&#252;bner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934648v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cobbaut" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934709v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colmant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934695v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brandouy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Orlean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934688v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Broquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Van den Berg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934673v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076868v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Navatte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jobard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raimbourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Jobard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934661v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934369v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Thorn" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934590v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ligot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Omidi Firouzi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44287-7_8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04033988v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Levasseur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928565v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928493v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928491v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440662v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440641v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928606v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928524v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03928591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>