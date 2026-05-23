--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -827,378 +827,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective molecular-scale carbonation path in aqueous solutions with sufficient structural sampling: From CO2 to CaCO3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinping Zhu</w:t>
+                <w:t xml:space="preserve">Pressure and temperature diagram of C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; from atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hakim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 161 (18), pp.184502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0228805⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 161 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0213022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866277v1</w:t>
+                <w:t xml:space="preserve">hal-04735903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MgCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the mechanical properties of alite pastes at mesoscale and nanoscale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yong Tao</w:t>
+                <w:t xml:space="preserve">Collective molecular-scale carbonation path in aqueous solutions with sufficient structural sampling: From CO2 to CaCO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chi Sun Poon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (18), pp.184502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0228805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.19810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05224732v1</w:t>
+                <w:t xml:space="preserve">hal-04866277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and temperature diagram of C&amp;lt;sub&amp;gt;60&amp;lt;/sub&amp;gt; from atomistic simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of MgCl&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the mechanical properties of alite pastes at mesoscale and nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bichara</w:t>
+                <w:t xml:space="preserve">Yanjie Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.-J.-M. Pellenq</w:t>
+                <w:t xml:space="preserve">Chi Sun Poon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 161 (9), </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107 (8), pp.5326-5337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0213022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.19810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735903v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staggered structural dynamic-mediated selective adsorption of H2O/D2O on flexible graphene oxide nanosheets</w:t>
               </w:r>
@@ -1478,77 +1478,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yining Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanjie Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Sun Poon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 175, pp.107385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1693,1010 +1693,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale mechanism of carbon nucleation from a deep crustal fluid by replica exchange reactive molecular dynamics simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binary CoOx–SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Porous Nanostructures for Catalytic CO Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Galvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Vardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.04.024⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.7331-7343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c01258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832941v1</w:t>
+                <w:t xml:space="preserve">hal-03920223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of binary Nb2O5–SiO2 self-standing monoliths bearing hierarchical porosity and their efficient Friedel–Crafts alkylation/acylation catalytic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Layan</w:t>
+                <w:t xml:space="preserve">Atomic-scale mechanism of carbon nucleation from a deep crustal fluid by replica exchange reactive molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Picheau</w:t>
+                <w:t xml:space="preserve">Matthieu Galvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chanut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adri C T van Duin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c24554⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2022.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616895v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensation and growth of amorphous aluminosilicate nanoparticles via an aggregation process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Dupuis</w:t>
+                <w:t xml:space="preserve">Design of binary Nb2O5–SiO2 self-standing monoliths bearing hierarchical porosity and their efficient Friedel–Crafts alkylation/acylation catalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seung Ho Hahn</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Picheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1cp05412k⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (11), pp.13305-13316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c24554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920322v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How chemical defects influence the charging of nanoporous carbon supercapacitors</w:t>
+                <w:t xml:space="preserve">Condensation and growth of amorphous aluminosilicate nanoparticles via an aggregation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung Ho Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adri van Duin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2121945119⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (16), pp.9229 - 9235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1cp05412k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920236v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali silica reaction: a view from the nanoscale</w:t>
+                <w:t xml:space="preserve">How chemical defects influence the charging of nanoporous carbon supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (17), pp.121945119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2121945119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106652⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03920284v1</w:t>
+                <w:t xml:space="preserve">hal-03920236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion Specificity of Confined Ion–Water Structuring and Nanoscale Surface Forces in Clays</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+                <w:t xml:space="preserve">Alkali silica reaction: a view from the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01738⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.106652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920265v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replica Exchange Molecular Dynamics Simulation of Organic Matter Evolution: From Lignin to Overmature Type III Kerogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+                <w:t xml:space="preserve">Ion Specificity of Confined Ion–Water Structuring and Nanoscale Surface Forces in Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Dragulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhay Goyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Potier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland JM Pellenq</w:t>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c02963⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (26), pp.4977 - 4989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920193v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920265v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary CoOx–SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Porous Nanostructures for Catalytic CO Oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ly</w:t>
+                <w:t xml:space="preserve">Replica Exchange Molecular Dynamics Simulation of Organic Matter Evolution: From Lignin to Overmature Type III Kerogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Leyssale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vardon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland JM Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (5), pp.7331-7343. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (24), pp.14723 - 14733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c01258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c02963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920223v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Mean Force for Face–Face Interactions between Pairs of 2:1 Clay Mineral Platelets</w:t>
               </w:r>
@@ -2708,51 +2708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hejian Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J Whittle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland JM Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (43), pp.13065 - 13074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2786,51 +2786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physics of cement cohesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Palaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Surface Growth and Gelation of Cement Hydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhay Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3487,51 +3487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Villermaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3617,51 +3617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 124 (15), pp.8288-8294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4002,64 +4002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatien Gomes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (1), pp.014012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4719,278 +4719,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary Stress and Structural Relaxation in Moist Granular Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+                <w:t xml:space="preserve">Effects of size polydispersity on random close-packed configurations of spherical particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Masoero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Mirzadeh</w:t>
+                <w:t xml:space="preserve">Mahdi Taiebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03400⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.042906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068337v1</w:t>
+                <w:t xml:space="preserve">hal-02414874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of size polydispersity on random close-packed configurations of spherical particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+                <w:t xml:space="preserve">Capillary Stress and Structural Relaxation in Moist Granular Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingtao Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Taiebat</w:t>
+                <w:t xml:space="preserve">Mohammad Mirzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (4), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.100.042906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b03400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414874v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale simulation of aggregation of imogolite nanotubes from potential of mean force interactions</w:t>
               </w:r>
@@ -5191,533 +5191,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nanoporosity on Hydrocarbon Transport in Shales’ Organic Matter</w:t>
+                <w:t xml:space="preserve">Poroelasticity of Methane-Loaded Mature and Immature Kerogen from Molecular Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Capit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (45), pp.13766-13780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893044v1</w:t>
+                <w:t xml:space="preserve">hal-01958679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical strength of wet particle agglomerates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Nanoporosity on Hydrocarbon Transport in Shales’ Organic Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.832-837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.07.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01863416v1</w:t>
+                <w:t xml:space="preserve">hal-03893044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale structure, mechanics, and transport properties of source rocks’ organic pore networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Ferry</w:t>
+                <w:t xml:space="preserve">Mechanical strength of wet particle agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mutabaruka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1808402115⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004400v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poroelasticity of Methane-Loaded Mature and Immature Kerogen from Molecular Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesoscale structure, mechanics, and transport properties of source rocks’ organic pore networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Ulm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+                <w:t xml:space="preserve">Olivier Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (45), pp.13766-13780. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (49), pp.12365-12370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1808402115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958679v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic and mesoscale simulation of sodium and potassium adsorption in cement paste</w:t>
               </w:r>
@@ -5863,74 +5863,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (2), pp.832-837. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b04079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957745v1</w:t>
@@ -6123,51 +6123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mija Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Geotechnica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), pp.1369-1394. </w:t>
@@ -6333,806 +6333,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-granular texture of cement hydrates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magnetism as indirect tool for carbon content assessment in nickel nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Oumellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martínez de Yuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguiar Hualde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714015027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (21), pp.213902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5006138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068350v1</w:t>
+                <w:t xml:space="preserve">hal-02465035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Modeling and Adsorption Properties of Ordered Silica-Templated CMK Mesoporous Carbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Surendra Kumar Jain</w:t>
+                <w:t xml:space="preserve">From cellulose to kerogen: molecular simulation of a geological process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adri van Duin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04169⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (12), pp.8325 - 8335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC03466K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783437v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale Poroelasticity of Heterogeneous Media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of H2 by water radiolysis in cement paste under electron irradiation: A joint experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A Le Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Dezerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula A Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime A Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien A Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000136⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.110 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095006v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01543011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism as indirect tool for carbon content assessment in nickel nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nano-granular texture of cement hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela del Gado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5006138⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.15027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714015027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465035v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From cellulose to kerogen: molecular simulation of a geological process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bichara</w:t>
+                <w:t xml:space="preserve">Molecular Modeling and Adsorption Properties of Ordered Silica-Templated CMK Mesoporous Carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surendra Kumar Jain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Gubbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Peng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SC03466K⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (9), pp.2109 - 2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b04169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01724050v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of H2 by water radiolysis in cement paste under electron irradiation: A joint experimental and theoretical study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscale Poroelasticity of Heterogeneous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Laubie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 100, pp.110 - 118. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), pp.04017016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01543011v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cemff : A force field database for cementitious materials including validations, applications and opportunities</w:t>
               </w:r>
@@ -7265,51 +7265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhomogeneity in Cement Hydrates: Linking Local Packing to Local Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7623,953 +7623,953 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Control on the Structural Relaxation of Atomic Networks under Stress</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disorder-induced stiffness degradation of highly disordered porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Laubie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Monfared</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.035502⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.207 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782950v1</w:t>
+                <w:t xml:space="preserve">hal-01720439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-induced stiffness degradation of highly disordered porous materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topological Control on the Structural Relaxation of Atomic Networks under Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingtian Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. m. Anoop Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 106, pp.207 - 228. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.035502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720439v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model representations of kerogen structures: An insight from density functional theory calculations and spectroscopic measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress Transmission and Failure in Disordered Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Laubie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-07310-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (7), pp.075501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.075501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720437v1</w:t>
+                <w:t xml:space="preserve">hal-01720432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A potential-of-mean-force approach for fracture mechanics of heterogeneous materials using the lattice element method</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model representations of kerogen structures: An insight from density functional theory calculations and spectroscopic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Weck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eunja Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Kruichak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 105, pp.116 - 130. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-07310-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720479v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+                <w:t xml:space="preserve">A potential-of-mean-force approach for fracture mechanics of heterogeneous materials using the lattice element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Laubie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.116 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068342v1</w:t>
+                <w:t xml:space="preserve">hal-01720479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal-chemistry control of the mechanical properties of 2:1 clay minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Berthonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Hoover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Clay Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 143, pp.387 - 398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.clay.2017.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Transmission and Failure in Disordered Porous Media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (7), pp.075501. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.01009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.075501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720432v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Volume Theory of Hydrocarbon Mixture Transport in Nanoporous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Obliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8759,77 +8759,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konrad J. Krakowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Hoover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 113 (8), pp.2029-2034. </w:t>
@@ -8867,64 +8867,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9135,90 +9135,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture toughness anomalies: Viewpoint of topological constraint theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bauchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bu Wang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mengyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingtian Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javad Abdolhosseini Qomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9263,789 +9263,789 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Volume Theory of Hydrocarbon Mixture Transport in Nanoporous Materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Realistic molecular model of kerogen's nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Vix-Guterl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E. Pomerantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assiya Suleimenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01684⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (5), pp.576+. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454993v1</w:t>
+                <w:t xml:space="preserve">hal-01455009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic molecular model of kerogen's nanostructure</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Volume Theory of Hydrocarbon Mixture Transport in Nanoporous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Obliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.3712-3717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01455009v1</w:t>
+                <w:t xml:space="preserve">hal-01454993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity Transition in Materials: Hardness is Driven by Weak Atomic Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized molecular reconstruction procedure combining hybrid reverse Monte Carlo and molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Bousige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bauchy</w:t>
+                <w:t xml:space="preserve">Alexandru Boan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J.A. Qomi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
+                <w:t xml:space="preserve">J.-M Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (11), pp.560-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4914921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228667v1</w:t>
+                <w:t xml:space="preserve">hal-01610751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing material toughness by molecular simulation: accounting for large yielding effects and limits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Pellenq</w:t>
+                <w:t xml:space="preserve">Rigidity Transition in Materials: Hardness is Driven by Weak Atomic Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.A. Qomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.125502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274102v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcontinuum mass transport of condensed hydrocarbons in nanoporous media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Capturing material toughness by molecular simulation: accounting for large yielding effects and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Hantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Laubie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Joseph Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-015-0045-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015075v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized molecular reconstruction procedure combining hybrid reverse Monte Carlo and molecular dynamics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subcontinuum mass transport of condensed hydrocarbons in nanoporous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Boan</w:t>
+                <w:t xml:space="preserve">Kerstin Falk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M Pellenq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Lydéric Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (11), pp.560-576. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4914921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01610751v1</w:t>
+                <w:t xml:space="preserve">hal-02015075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom-up model of adsorption and transport in multiscale porous media</w:t>
               </w:r>
@@ -10265,64 +10265,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Chain Length and Pore Accessibility on Alkane Adsorption in Kerogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Falk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10408,51 +10408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (8), pp.1121-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10650,51 +10650,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N.D.S. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10888,51 +10888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 10 (3), pp.491-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11100,64 +11100,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of swelling clay particles at finite temperature upon hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11211,278 +11211,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESEM study of the humidity-induced swelling of clay film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Carrier</w:t>
+                <w:t xml:space="preserve">Adsorption, intrusion and freezing in porous silica: the view from the nanoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linlin Wang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la402781p⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.4141-4171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35384a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946090v1</w:t>
+                <w:t xml:space="preserve">hal-00790061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption, intrusion and freezing in porous silica: the view from the nanoscale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+                <w:t xml:space="preserve">ESEM study of the humidity-induced swelling of clay film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42, pp.4141-4171. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (41), pp.12823-12833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cs35384a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la402781p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790061v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular intermittent dynamics of interfacial water: probing adsorption and bulk confinement</w:t>
               </w:r>
@@ -11715,51 +11715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and properties of nanoscale materials: theory and atomistic computer simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11862,51 +11862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-induced deformation of microporous materials: coal swelling induced by CO2-CH4 competitive adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11996,51 +11996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12113,51 +12113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 137 (6), pp.064706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12459,51 +12459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics of microporous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12696,64 +12696,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight binding within the fourth moment approximation: Efficient implementation and application to liquid Ni droplet diffusion on graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Los</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (8), pp.085455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12995,64 +12995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulation of Nitrogen Adsorption in Nanoporous Silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13093,576 +13093,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Oxide Nanostructures Confined in Porous Silicas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">A realistic molecular model of cement hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Mezy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
+                <w:t xml:space="preserve">A. Kushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ravot</w:t>
+                <w:t xml:space="preserve">R. Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K.J. van Vliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Buehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (6), pp.2185-2198. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (38), pp.16102-16107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja806666n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0902180106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362369v1</w:t>
+                <w:t xml:space="preserve">hal-00447710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple phenomenological model for phase transitions in confined geometry.2.Capillary condensation/Evaporation in cylindrical mesopores</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zinc Oxide Nanostructures Confined in Porous Silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.O. Denoyel</w:t>
+                <w:t xml:space="preserve">Aude Mezy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Coussy</w:t>
+                <w:t xml:space="preserve">D. Ravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (6), pp.2185-2198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja806666n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386928v1</w:t>
+                <w:t xml:space="preserve">hal-00362369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage enhanced in Li-doped carbon replica of zeolites : a possible route to achieve fuel cell demand</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
+                <w:t xml:space="preserve">Simple phenomenological model for phase transitions in confined geometry.2.Capillary condensation/Evaporation in cylindrical mesopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.O. Denoyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Coussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 130 (17), pp.174717</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.1393-1402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413543v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic molecular model of cement hydrates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen storage enhanced in Li-doped carbon replica of zeolites : a possible route to achieve fuel cell demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.J. van Vliet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bichara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.E. Gubbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130 (17), pp.174717</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447710v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles study of elastic constants and interlayer interactions of complex hydrated oxides : case study of Tobermorite and Jennite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Shahsavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Buehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (10), pp.2323-2330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13700,64 +13700,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrusion and Retraction of Fluids in Nanopores: Effect of Morphological Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13960,51 +13960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (5), pp.1953-1962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14023,368 +14023,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the bonding scheme in C-S-H: the iono-covalent framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
+                <w:t xml:space="preserve">Molecular simulations of water in hydrophobic microporous solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lequeux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. van Damme</w:t>
+                <w:t xml:space="preserve">Joël Puibasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (2), pp.159-174</w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (4-5), pp.733-742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303810v1</w:t>
+                <w:t xml:space="preserve">hal-00475810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong physisorption site for H-2 in K- and Li-doped porous carbons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
+                <w:t xml:space="preserve">Engineering the bonding scheme in C-S-H: the iono-covalent framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marinelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Refson</w:t>
+                <w:t xml:space="preserve">H. van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 129 (22), pp.224701</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (2), pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386927v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of water in hydrophobic microporous solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Roussel</w:t>
+                <w:t xml:space="preserve">Strong physisorption site for H-2 in K- and Li-doped porous carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Fuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fernandez-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Puibasset</w:t>
+                <w:t xml:space="preserve">K. Refson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14 (4-5), pp.733-742</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (22), pp.224701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475810v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand Canonical Monte Carlo Simulation Study of Water Adsorption in Silicalite at 300 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Puibasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14416,285 +14416,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
+                <w:t xml:space="preserve">Adsorption of simple fluid on silica surface and nanopore: Effect of surface chemistry and pore shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 14, pp.215-221. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.7285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10450-008-9104-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la800567g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277306v1</w:t>
+                <w:t xml:space="preserve">hal-00297323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of simple fluid on silica surface and nanopore: Effect of surface chemistry and pore shape</w:t>
+                <w:t xml:space="preserve">Molecular simulation of adsorption and intrusion in nanopores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. J. M. Pellenq</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Di Renzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24, pp.7285. </w:t>
+              <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.215-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la800567g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10450-008-9104-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00297323v1</w:t>
+                <w:t xml:space="preserve">hal-00277306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of simple fluid on silica surface and nanopore : effect of surface chemistry and pore shape</w:t>
               </w:r>
@@ -14827,51 +14827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (2-3), pp.215-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14998,281 +14998,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water confined in two mesoporous silica glasses: influence of temperature ion adsorption/desorption hystersis loop and fluid structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
+                <w:t xml:space="preserve">Engineering the bonding scheme in C-S-H : The iono-covalent framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38, pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2007.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175324v1</w:t>
+                <w:t xml:space="preserve">hal-00265858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering the bonding scheme in C-S-H : The iono-covalent framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri van Damme</w:t>
+                <w:t xml:space="preserve">Water confined in two mesoporous silica glasses: influence of temperature ion adsorption/desorption hystersis loop and fluid structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Puibasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 141, pp.41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00265858v1</w:t>
+                <w:t xml:space="preserve">hal-00175324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of narrow-diameter single-wall carbon nanotubes grown in AlPO4-5 zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76, pp.235418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15297,51 +15297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and atomistic simulation study of the structural and adsorption properties of Faujasite zeolite-templated nanostructured carbon materialst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Didion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15349,51 +15349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 111, pp.15863</w:t>
@@ -15517,64 +15517,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Morphological Defects on Gas Adsorption in Nanoporous Silicas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Galarneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Di Renzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15797,51 +15797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Devouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16301,51 +16301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R. Siperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Gubbins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22, pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16383,51 +16383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio calculations on hydrogen storage in porous carbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16495,64 +16495,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selenium and carbon nanostructures in the pores of AlPO4-5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16823,51 +16823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low dimensionality and confining materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.P. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, n° 4, pp.327-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16931,51 +16931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pikunic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.E. Gubbins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adsorption - Journal of the International Adsorption Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11, pp.355-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17188,51 +17188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17607,51 +17607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics of the granulation process in wet granular flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17784,51 +17784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POROMECHANICS VI: The Sixth Biot Conference onN Poromechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17987,77 +17987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Meso-Scale Texture of Cement Hydrate Gels: Out-of-Equilibrium Evolution and Thermodynamic Driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela del Gado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Ioannidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Masoero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18277,51 +18277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18376,77 +18376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation au MEB environnemental des gonflements de films fin d'argile induits par des variations d'humidité relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18877,51 +18877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics of Microporous Carbons: Application to Coal Swelling during Carbon Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18998,51 +18998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19110,51 +19110,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of nanopore adsorption on solid mechanics : case of CO2 induced swelling of coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19231,51 +19231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19507,51 +19507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Ravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Tedenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Inorganic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19615,51 +19615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Los</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Babaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19977,64 +19977,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R..J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.O. Denoyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Puibasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Characterization of Porous Solids VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20068,51 +20068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réplique carbonée de la zéolithe EMT : Expériences et Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20120,51 +20120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bichara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Réunion du Groupe Français des Zéolithes (GFZ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20576,90 +20576,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condensation and Growth of Amorphous Aluminosilicate Nanoparticles by Aggregation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seung Ho Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adri C. T. van Duin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poulesquen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20677,51 +20677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle dynamics simulation of wet granulation in a rotating drum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Trung Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nezamabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20791,51 +20791,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -20883,51 +20883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ACS Publications. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Transition: Climate Action and Circularity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -21055,474 +21055,340 @@
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Modelling of Concrete and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.605 - 612, 2022, </w:t>
+              <w:t xml:space="preserve">, CRC Press, pp.605 - 612, 2022, 9781003316404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003316404-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling inundation flooding in urban environments using density functional theory, Computational Modelling of Concrete and Concrete Structures</w:t>
+                <w:t xml:space="preserve">Hydration Kinetics and Gel Morphology of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.D. Vartziotis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.-J. Ulm</w:t>
+                <w:t xml:space="preserve">K Ioannidou,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Boukin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Masoero,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Levitz,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Pellenq, R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E del Gado,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Modelling of Concrete and Concrete Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003316404-71⟩</w:t>
+              <w:t xml:space="preserve">CONCREEP 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">American Society of Civil Engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.565-573, 2015, 10th International Conference on Mechanics and Physics of Creep, Shrinkage, and Durability of Concrete and Concrete Structures (CONCREEP), Vienna, AUSTRIA, SEP 21-23, 2015, 978-0-7844-7934-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784479346.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966153v1</w:t>
+                <w:t xml:space="preserve">hal-01489161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration Kinetics and Gel Morphology of C-S-H</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CO2 Storage in Coal Seams: Coupling Surface Adsorption and Strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E del Gado,</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomechanics in CO2 Storage Facilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9781118577455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21532,297 +21398,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular simulation of the role of interlayer water on the mechanical properties of montmorillonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davoud Ebrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Whittle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesion between two clay lamellae: from primitive model to full molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J-M Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption behavior in disordered nanoporous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21837,173 +21703,173 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Champs-Sur-Marne, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of adsorption and strain in coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALERT-geomaterials - Workshop 2011 (21st edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId616"/>
+      <w:footerReference w:type="default" r:id="rId613"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22150,51 +22016,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae35a8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.4.023001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Gao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sun Poon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65794-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.M. Pellenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J Bandosz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866277v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228805" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Sun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Sun Poon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19810" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hakim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213022" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryusuke Futamura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Iiyama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ueda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Bonnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47838-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiliang Shen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55125-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c02055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galvez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri C T van Duin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.04.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24554" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Ho Hahn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05412k" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920236v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121945119" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106652" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920265v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dragulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Goyal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01738" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Potier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland JM Pellenq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02963" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejian Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Whittle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01632" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Palaia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5882" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moeini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Ulm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Joseph Ulm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri C.T. van Duin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126391" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02944" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ambrozio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Al de Souza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02921" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b03681" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03331870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champenois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01495" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab5ce9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.255501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roxon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100546" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bazant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901160116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03266" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Vo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11892-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068337v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirzadeh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03400" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Taiebat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042906" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whittle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1660817" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karim Beland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.075603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04079" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863416v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Trung Vo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.07.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958679v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Ulm" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02534" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufresne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042755" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957745v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Abuhaikal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petersen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.12.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laubie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Hubler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0687-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef-Franz Ulm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015027" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783437v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Kumar Jain" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Gubbins" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Peng" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04169" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095006v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000136" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01543011v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula A Boukari" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A Taupin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Kunhi Mohamed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geissb&#252;hler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Jamil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000120" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hantal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Ulm" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01071" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000125" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782950v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtian Yu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8201;m. Anoop Krishnan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.035502" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720439v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720437v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weck" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunja Kim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kruichak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mills" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07310-9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720479v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672820v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.clay.2017.04.010" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720432v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.075501" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01684" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahimi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. -M. Pellenq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Whittle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0655-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455017v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Krakowiak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520487113" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz J. Ulm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.09.008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454996v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454993v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455009v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Pomerantz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiya Suleimenova" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4541" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228667v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Qomi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274102v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0045-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015075v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Falk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7949" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610751v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Pellenq" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914921" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015074v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bo&#355;an" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032133" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510885f" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015076v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Josef Ulm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b02015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068332v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52232F" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021110v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hantal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laubie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebrahimi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-J-M. Pellenq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.D.S. Cordeiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941944v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstyn I. Falk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.852192" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975053v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masoero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delgado" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yip" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51815a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068330v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Gado" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ioannidou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baronnet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02264-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412160e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946090v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402781p" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790061v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35384a" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870195v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levitz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Bonnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Cazade" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51940f" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856240v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Botan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vermorel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402087r" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773481v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.155503" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746062v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742854" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724323v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Vliet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Buehler" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grossman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jennings" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746067v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. van Vliet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301738p" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696841v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelea" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colbert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.06.006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P8Q346T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695996v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085455" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526002v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Pellenq" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/28/284110" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476533v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.064112" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515102v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100757b" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362369v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mezy" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja806666n" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386928v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Denoyel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413543v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Gubbins" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447710v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kushima" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shahsavari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. van Vliet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902180106" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447709v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358633v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807828a" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362362v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud O. Denoyel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8020244" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447708v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303810v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequeux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386927v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinelli" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fuhr" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez-Alonso" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Refson" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475810v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303812v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277306v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9104-2" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PTV4DT5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297323v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800567g" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZM9X2XHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386926v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. -M. Pellenq" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475811v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303811v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175324v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265858v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.026" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVFL7BNV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386854v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386857v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didion" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386856v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renzo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182182v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073678a" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18XMT5W0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111120v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azais" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Breton" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183122v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061728h" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6WF4NPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186789v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco R. Hung" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor R. Siperstein" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith E. Gubbins" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051676g" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VK0G3BJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514998v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600885447" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023672v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Hung" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Siperstein" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015254v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maresca" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015248v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00112580v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02482143" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W212D8RS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381741v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Gubbins" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024304" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015253v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.P. Pellenq" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015243v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk. Jain" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pikunic" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115456v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029608024112" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968198v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saliou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968632v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966603v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966599v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815803v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783564v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068354v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.005" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068356v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.069" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01140056v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137673v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274165v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274168v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274161v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391352v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vitti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339584v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude. Mezy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161442v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babaa" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278892v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henn" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278894v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183306v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R..J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80002-4" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381706v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5939-y" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DM39Z1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920303v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Roxon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dumont" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vilain" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484661v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri C. T. van Duin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790961v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464521v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2022-1412.ch012" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2022-1412.ch012" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698583v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Vartziotis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-J Ulm" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boukin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-71" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966153v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.D. Vartziotis" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boukin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489161v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ioannidou," TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Masoero," TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Levitz," TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pellenq, R." TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E del Gado," TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ascelibrary.org/doi/10.1061/9780784479346.069" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948688v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahim" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whittle" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948677v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544329v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ae35a8" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132861v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Soliman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Divoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Omran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.142246" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxenergy.4.023001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545145v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Tao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yining Gao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Sun Poon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65794-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Florent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.M. Pellenq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J Bandosz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05220983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Qu&#237;lez-Bermejo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Canevesi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2025.120383" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735903v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hakim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bichara" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0213022" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0228805" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Sun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Sun Poon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.19810" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryusuke Futamura" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Iiyama" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Ueda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Bonnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47838-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866242v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiliang Shen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55125-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107385" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249528v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Leyssale" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Potier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.3c02055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920223v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vardon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c01258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832941v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Galvez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri C T van Duin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.04.024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Picheau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c24554" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung Ho Hahn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri van Duin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poulesquen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1cp05412k" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920236v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121945119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106652" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920265v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dragulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay Goyal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Gado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01738" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920193v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Potier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland JM Pellenq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c02963" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejian Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Whittle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c01632" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Palaia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg5882" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110162v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mulla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moeini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Ulm" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.013003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018519v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Joseph Ulm" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri C.T. van Duin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126391" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tiede" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02944" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03018518v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ambrozio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Al de Souza" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c02921" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426040v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Magnin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Amara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.12.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Atmani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.9b03681" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Berthonneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c01191" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03331870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Champenois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c01495" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429563v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7639/ab5ce9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Monfared" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingtao Zhou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andrade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.255501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100505v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roxon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100546" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160283v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bazant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901160116" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Obliger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b03266" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Vo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nezamabadi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mutabaruka" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Izard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11892-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414874v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Taiebat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.042906" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068337v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Masoero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mirzadeh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b03400" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301591v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Whittle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00268976.2019.1660817" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291526v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karim Beland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.075603" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958679v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Ulm" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02534" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893044v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b04079" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Trung Vo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.07.003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004400v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grauby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808402115" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958598v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dufresne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Arayro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5042755" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957745v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068328v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhannad Abuhaikal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Petersen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.12.012" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958690v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Laubie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mija Hubler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-018-0687-9" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957918v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef-Franz Ulm" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.053608" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724050v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC03466K" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01543011v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dezerald" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula A Boukari" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime A Lain&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A Taupin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.05.022" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783437v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendra Kumar Jain" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Gubbins" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Peng" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b04169" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095006v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000136" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01633100v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Mishra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Kunhi Mohamed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Geissb&#252;hler" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegoi Manzano" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tariq Jamil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.09.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068334v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000120" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686205v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Hantal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Joseph Ulm" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01071" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095033v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000125" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720439v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.008" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bauchy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyi Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingtian Yu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bu Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.&#8201;m. Anoop Krishnan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.035502" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720432v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.075501" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720437v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Weck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunja Kim" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifeng Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kruichak" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mills" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-07310-9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720479v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2017.05.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672820v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Hoover" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baronnet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.clay.2017.04.010" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01684" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455004v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahimi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. -M. Pellenq" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Whittle" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0655-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455017v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad J. Krakowiak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1520487113" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz J. Ulm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.09.008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454996v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.09.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455009v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bousige" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Vix-Guterl" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Pomerantz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assiya Suleimenova" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4541" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454993v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610751v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Boan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Pellenq" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914921" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228667v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bauchy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Qomi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bichara" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Ulm" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J-M. Pellenq" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274102v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-015-0045-y" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015075v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Falk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7949" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015074v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Bo&#355;an" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032133" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocquet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp510885f" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015076v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Josef Ulm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5b02015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068332v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SM52232F" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021110v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hantal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laubie" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ebrahimi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-J-M. Pellenq" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N.D.S. Cordeiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941944v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstyn I. Falk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927022.2013.852192" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975053v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masoero" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delgado" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yip" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51815a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068330v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Gado" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ioannidou" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baronnet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2014-02264-1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118565v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412160e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790061v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Di Renzo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35384a" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946090v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402781p" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870195v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levitz" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Bonnaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Cazade" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sm51940f" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856240v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Botan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vermorel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402087r" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697530v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marsal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mottet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ribeiro" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045335" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773481v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.155503" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746062v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742854" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724323v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Vliet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Buehler" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grossman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jennings" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746067v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ji" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. van Vliet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301738p" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696841v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jelea" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colbert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tr&#233;glia" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.06.006" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P8Q346T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695996v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Los" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.085455" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526002v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. M. Pellenq" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/28/284110" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476533v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.064112" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515102v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la100757b" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447710v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kushima" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Shahsavari" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. van Vliet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0902180106" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362369v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Mezy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ravot" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Tedenac" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja806666n" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386928v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Denoyel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Coussy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413543v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roussel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Gubbins" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447709v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358633v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp807828a" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362362v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud O. Denoyel" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8020244" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447708v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galarneau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Di Renzo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475810v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303810v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequeux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386927v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marinelli" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fuhr" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fernandez-Alonso" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Refson" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303812v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297323v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800567g" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZM9X2XHX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277306v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-008-9104-2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5PTV4DT5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386926v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. -M. Pellenq" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475811v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303811v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265858v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequeux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.09.026" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVFL7BNV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175324v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386854v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386857v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Didion" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gadiou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386856v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renzo" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182182v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp073678a" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-18XMT5W0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111120v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duclaux" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Los" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Azais" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Breton" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177436v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Line Auzende" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Devouard" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-006-0078-x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MVLHZL5K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183122v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la061728h" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6WF4NPR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186789v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco R. Hung" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor R. Siperstein" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith E. Gubbins" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la051676g" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VK0G3BJG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514998v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600885447" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023672v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Hung" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Siperstein" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015254v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maresca" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015248v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00112580v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02482143" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W212D8RS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381741v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. E. Gubbins" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.024304" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015253v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.P. Pellenq" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015243v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sk. Jain" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pikunic" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115456v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nicholson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927029608024112" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968198v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saliou" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968632v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966603v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966599v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01815803v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783564v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594572v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jaimes Contreras" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Douce" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008020" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068354v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.005" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068356v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784479346.069" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01140056v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137673v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274165v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274168v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274161v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391352v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vignoles" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Vitti" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339584v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude. Mezy" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ravot" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161442v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Babaa" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278892v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henn" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278894v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Henn" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183306v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R..J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80002-4" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268913v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268830v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solovyov" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381706v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-005-5939-y" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6DM39Z1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920303v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Roxon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dumont" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vilain" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484661v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri C. T. van Duin" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790961v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464521v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaheer Allam" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gall" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moreno" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/abs/10.1021/bk-2022-1412.ch012" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2022-1412.ch012" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698583v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E D Vartziotis" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-J Ulm" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Boukin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Magnin" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003316404-71" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01489161v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ioannidou," TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Masoero," TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Levitz," TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Pellenq, R." TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E del Gado," TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ascelibrary.org/doi/10.1061/9780784479346.069" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948688v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahim" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whittle" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948677v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>