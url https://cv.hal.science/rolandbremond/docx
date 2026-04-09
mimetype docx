--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -751,147 +751,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Image Atmospheric Veil Removal Using New Priors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+                <w:t xml:space="preserve">Introducing social influence in pedestrian street crossing simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Driving Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432123v1</w:t>
+                <w:t xml:space="preserve">hal-04434100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERISATION OF LUMINESCENT ROAD MARKINGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -923,214 +914,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saint-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIE 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), France. pp.22-31, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25039/x48.2021.OP02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing social influence in pedestrian street crossing simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
+                <w:t xml:space="preserve">Single Image Atmospheric Veil Removal Using New Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1719-1723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434100v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements hétérogènes de piétons et comportement émergent d'une foule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1168,64 +1168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous pedestrians behaviors through asymmetrical interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1618,51 +1618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valider un système de réalité virtuelle: le cas des simulateurs de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,355 +2048,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR simulation of intelligent LED road studs</w:t>
+                <w:t xml:space="preserve">Apport des classifieurs pour l'analyse des mouvements oculaires en situation dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSC2014 - Driving Simulation Conference Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, PARIS, France. 2p</w:t>
+              <w:t xml:space="preserve">Workshop ERIS 2014: Eye Tracking, Interactions et Suppléances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205550v1</w:t>
+                <w:t xml:space="preserve">hal-01025847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des classifieurs pour l'analyse des mouvements oculaires en situation dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+                <w:t xml:space="preserve">Where we look when we drive: A multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Bremond</w:t>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vérane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ERIS 2014: Eye Tracking, Interactions et Suppléances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. 4p</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025847v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where we look when we drive: A multidisciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HDR simulation of intelligent LED road studs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t>
+              <w:t xml:space="preserve">DSC2014 - Driving Simulation Conference Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, PARIS, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044746v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward smart active road studs for lane delineation</w:t>
               </w:r>
@@ -2516,51 +2516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !, April 14-17, 2014, Paris La Défense, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris La Défense, France</w:t>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Driving Simulation Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2995,64 +2995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Road Safety and Simulation 2013 (RSS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rome, Italy. pp.0</w:t>
@@ -3081,77 +3081,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual attention in a complex task: discrimination of decisional processes with eyes movement patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Eye Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lund, Sweden. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3215,64 +3215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSS 2013 - Road Safety and Simulation International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Inconnue, Italy. 12p</w:t>
@@ -3314,51 +3314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Road Crossing Behavior with Active Perception Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,51 +3409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs perceptifs dans la décision de traversée de rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3573,51 +3573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4128,377 +4128,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Meteorological Visibility using Cameras : A Probabilistic Model-Driven Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of attentional factors in a multi-agent traffic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf Babari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">Utku Gorkem Ketenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. pp 1-11</w:t>
+              <w:t xml:space="preserve">CASA2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559899v1</w:t>
+                <w:t xml:space="preserve">hal-00550208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of attentional factors in a multi-agent traffic simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Meteorological Visibility Using Cameras: A Probabilistic Model-Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Babari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utku Gorkem Ketenci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASA2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. 2p</w:t>
+              <w:t xml:space="preserve">Computer vision ACCV 2010 : 10th Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. pp. 243-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550208v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Meteorological Visibility Using Cameras: A Probabilistic Model-Driven Approach</w:t>
+                <w:t xml:space="preserve">Estimating Meteorological Visibility using Cameras : A Probabilistic Model-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Babari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer vision ACCV 2010 : 10th Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. pp. 243-254</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. pp 1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904256v1</w:t>
+                <w:t xml:space="preserve">hal-00559899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Automatic Diagnostic of Road Signs Saliency</w:t>
               </w:r>
@@ -4605,51 +4605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uktu Gorkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4890,51 +4890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le piéton au coeur des aménagements : Pas d'évaluation sans données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5091,230 +5091,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Rendering for Driving Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Petit</w:t>
+                <w:t xml:space="preserve">Review of the Mechanisms of Visibility Reduction by Rain and Wet Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Road Safety and Simulation RSS 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, France. 7p</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON AUTOMOTIVE LIGHTING (ISAL'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489308v1</w:t>
+                <w:t xml:space="preserve">hal-00489311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of the Mechanisms of Visibility Reduction by Rain and Wet Road</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">High Dynamic Range Rendering for Driving Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ledoux</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON AUTOMOTIVE LIGHTING (ISAL'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, France. 10p</w:t>
+              <w:t xml:space="preserve">International Conference Road Safety and Simulation RSS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489311v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alerting the Drivers about Road Signs with Poor Visual Saliency</w:t>
               </w:r>
@@ -5389,122 +5389,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night-time visibility as a function of headlamp beam pattern and pavement reflection properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">Une carte de saillance adaptée aux images HDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISION 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. 8p</w:t>
+              <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphique (AFIG'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France. pp 95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399774v1</w:t>
+                <w:t xml:space="preserve">hal-00402936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Estimation of Conspicuity with Visual Priors</w:t>
               </w:r>
@@ -5579,122 +5579,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une carte de saillance adaptée aux images HDR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Petit</w:t>
+                <w:t xml:space="preserve">Night-time visibility as a function of headlamp beam pattern and pavement reflection properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphique (AFIG'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France. pp 95-103</w:t>
+              <w:t xml:space="preserve">VISION 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402936v1</w:t>
+                <w:t xml:space="preserve">hal-00399774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARI : Automatic road condition monitoring to provide information to drivers and road managers : Tools for diagnosis</w:t>
               </w:r>
@@ -5805,51 +5805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux percevoir autrui en anticipant ses intentions : Cas de la locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6071,372 +6071,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptive and cognitive process in the pedestrian decision-making : How do pedestrians cross at intersection ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+                <w:t xml:space="preserve">SARI : How to inform drivers and road managers more effectively about high level risk of vehicle loss of control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Gallenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Goyat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Tan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Botrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTCT Extra workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, France. pp 44-54</w:t>
+              <w:t xml:space="preserve">ITS World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00359931v1</w:t>
+                <w:t xml:space="preserve">hal-00387686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARI : Comment informer plus efficacement les conducteurs d'un risque de perte de contrôle de leur véhicule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Minh Tan Do</w:t>
+                <w:t xml:space="preserve">Perceptive and cognitive process in the pedestrian decision-making : How do pedestrians cross at intersection ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès ATEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, France. 10p</w:t>
+              <w:t xml:space="preserve">ICTCT Extra workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, France. pp 44-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387796v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARI : How to inform drivers and road managers more effectively about high level risk of vehicle loss of control</w:t>
+                <w:t xml:space="preserve">SARI : Comment informer plus efficacement les conducteurs d'un risque de perte de contrôle de leur véhicule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Line Gallenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Goyat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tan Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Botrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, France. 8p</w:t>
+              <w:t xml:space="preserve">Congrès ATEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00387686v1</w:t>
+                <w:t xml:space="preserve">hal-00387796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t>
               </w:r>
@@ -6726,321 +6726,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolingual and bilingual infants' attention to talking faces: evidence from eye-tracking and Bayesian modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the evolution of road surface descriptors according to observation angles using a database of the reflection properties of urban materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fayolle</w:t>
+                <w:t xml:space="preserve">E Saint-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Sebastian-Galles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Brémond</w:t>
+                <w:t xml:space="preserve">R Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Eymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1373191⟩</w:t>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (4-5), pp.403-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14771535241268615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524765v1</w:t>
+                <w:t xml:space="preserve">hal-05545127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the evolution of road surface descriptors according to observation angles using a database of the reflection properties of urban materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Saint-Jacques</w:t>
+                <w:t xml:space="preserve">Monolingual and bilingual infants' attention to talking faces: evidence from eye-tracking and Bayesian modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Brémond</w:t>
+                <w:t xml:space="preserve">Benjamin Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Eymond</w:t>
+                <w:t xml:space="preserve">Nuria Sebastian-Galles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Morvan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (4-5), pp.403-420. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1373191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14771535241268615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1373191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545127v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will I cross when I see you crossing? Towards illegal pedestrian road crossing simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7306,222 +7306,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus Range Effect in Discomfort Glare Studies</w:t>
+                <w:t xml:space="preserve">Characterization of luminescent road markings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Eymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Saint-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (5), pp.40-46. </w:t>
+              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (4-5), pp.459-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33383/2022-004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14771535221111052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444314v1</w:t>
+                <w:t xml:space="preserve">hal-04466584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of luminescent road markings</w:t>
+                <w:t xml:space="preserve">Stimulus Range Effect in Discomfort Glare Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (4-5), pp.459-473. </w:t>
+              <w:t xml:space="preserve">Light &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (5), pp.40-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14771535221111052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33383/2022-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466584v1</w:t>
+                <w:t xml:space="preserve">hal-04444314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The detection of vulnerable road users by younger and older drivers</w:t>
               </w:r>
@@ -7559,51 +7559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91, pp.357-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8441,235 +8441,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Analytical Age-Dependent Model of Contrast Sensitivity Functions for an Ageing Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Joulan</w:t>
+                <w:t xml:space="preserve">Visibility and discomfort glare of LED road studs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Saint Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/625034⟩</w:t>
+              <w:t xml:space="preserve">Lighting research and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (8), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1477153514563637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215895v1</w:t>
+                <w:t xml:space="preserve">hal-01214058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility and discomfort glare of LED road studs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Villa</w:t>
+                <w:t xml:space="preserve">Towards an Analytical Age-Dependent Model of Contrast Sensitivity Functions for an Ageing Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Joulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E Saint Jacques</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lighting research and technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47 (8), 19 p. </w:t>
+              <w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, 11p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1477153514563637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/625034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214058v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the effect of the rainfall on the windshield in terms of visual performance</w:t>
               </w:r>
@@ -8681,77 +8681,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp 83-88. </w:t>
@@ -8840,64 +8840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1--19. </w:t>
@@ -8947,77 +8947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating cognitive processes with eye movements in a decision-making driving task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9337,51 +9337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9422,419 +9422,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leftward attentional bias in a simulated driving task</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Perdotti</w:t>
+                <w:t xml:space="preserve">Evaluation of tone mapping operators in night-time virtual worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.07.006⟩</w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (4), pp 253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10055-012-0215-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866915v1</w:t>
+                <w:t xml:space="preserve">hal-00868076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target visibility level and detection distance on a driving simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leftward attentional bias in a simulated driving task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Perdotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Nouailles-Mayeur</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1477153511433782⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp 147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00866891v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of tone mapping operators in night-time virtual worlds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Target visibility level and detection distance on a driving simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ariane Tom</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Nouailles-Mayeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-012-0215-4⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp 76-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1477153511433782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00868076v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Driven Approach to Estimate Atmospheric Visibility with Ordinary Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Babari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9842,51 +9842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (30), pp. 5316-5324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9914,225 +9914,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the viewing context on peripheral target detection : Implications for road lighting design</w:t>
+                <w:t xml:space="preserve">Conception de l'éclairage routier : vers la prise en compte du contexte et de l'activité de conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lux la Revue de l'Eclairage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 258, pp 49-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550210v1</w:t>
+                <w:t xml:space="preserve">hal-00550212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de l'éclairage routier : vers la prise en compte du contexte et de l'activité de conduite</w:t>
+                <w:t xml:space="preserve">Effects of the viewing context on peripheral target detection : Implications for road lighting design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lux la Revue de l'Eclairage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (3), pp 461-468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2009.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550212v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photometric Measurements for Visibility Level Computations</w:t>
               </w:r>
@@ -10144,51 +10144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Mayeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10660,264 +10660,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René Bertin</w:t>
+                <w:t xml:space="preserve">Effects of task and eccentricity of the target on detection thresholds in mesopic vision : Implication for road lighting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zoé Kapoula</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (4), pp 712-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1518/001872008X312260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419716v1</w:t>
+                <w:t xml:space="preserve">hal-00419336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of task and eccentricity of the target on detection thresholds in mesopic vision : Implication for road lighting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Mayeur</w:t>
+                <w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Giannopulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bastien</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Espie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Kapoula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, B 14, pp 49-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419336v1</w:t>
+                <w:t xml:space="preserve">hal-00419716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tone Mapping Operator for Road Visibility Experiments</w:t>
               </w:r>
@@ -10965,543 +10965,1214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1279920.1361704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapter 6, Wet Road Surfaces, a Challenge for Road Users… and for Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoch Saint-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiometry of wet surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.63-72, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2931-6.c007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oculométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brangier, Eric; Valléry, Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergonomie : 150 notions clés : dictionnaire encyclopédique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.377-380, 2021, 978-2-10-082212-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités de prise d’information visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brangier, Eric; Valléry, Gérard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ergonomie : 150 notions clés : dictionnaire encyclopédique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.59-62, 2021, 978-2-10-082212-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un gonioréflectomètre pour les surfaces routières : Chapitre 10. In: Quand la matière diffuse la lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoch Saint Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un gonioréflectomètre pour les surfaces routières : Chapitre 10. In: Quand la matière diffuse la lumière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines Paristech, pp 165-180, 2019, Sciences de la matière</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Dynamic Range of Driving Simulation, In: High Dynamic Range Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Dynamic Range of Driving Simulation, In: High Dynamic Range Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 14p, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">User-centered design approach to model scenarios on driving simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasan Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stevens, Alan; Brusque, Corinne; Krems, Josef. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Driver adaptation to information and assistance systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chapter 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IET: Institution of Engineering and Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275--300, 2013, 978-1849196406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/PBSP009E_ch14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRDF (BIDIRECTIONAL REFLECTANCE DISTRIBUTION FUNCTION) DATABASE OF URBAN MATERIALS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enoch Saint Jacques</w:t>
+                <w:t xml:space="preserve">VIREDA : A new VIdeo REal-world dataset for the comparison of Defogging Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57745/WEZ8RL⟩</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/IZKSF9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493814v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIREDA : A new VIdeo REal-world dataset for the comparison of Defogging Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+                <w:t xml:space="preserve">BRDF (BIDIRECTIONAL REFLECTANCE DISTRIBUTION FUNCTION) DATABASE OF URBAN MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoch Saint Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57745/IZKSF9⟩</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/WEZ8RL⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493805v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visibilité routière : une approche pluri-disciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 124p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Monitor Nighttime Visibility and Headlight Glare on the Road</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">A computational model of visual search saliency for road signs diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508781v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational model of visual search saliency for road signs diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+                <w:t xml:space="preserve">Methods to Monitor Nighttime Visibility and Headlight Glare on the Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009, 1p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kb Christianson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ds Greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435981v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency Maps of High Dynamic Range Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11523,728 +12194,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436252v1</w:t>
-              </w:r>
-[...669 lines deleted...]
-                <w:t xml:space="preserve">hal-03224120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12487,90 +12487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a visual attention model in a driving field test: difficulties and benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAAP School on Applied Cognitive Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12776,51 +12776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F49A28"/>
+    <w:nsid w:val="673A8465"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13007,51 +13007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rolandbremond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-7624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078693500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6426-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint-Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gacem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa C&#233;line" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;mond Roland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Eric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444394v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP02" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Nobby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328756.3328777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x44.2017.PO86" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shahar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasan Bhatti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Babari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kb Christianson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Greenhouse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maestracci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489308v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Do" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Botrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359931v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387686v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint-Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#233;mond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eymond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Morvan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241268615" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.01.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2142133" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444314v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2022-004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466584v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535221111052" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1954531" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2019.1708204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Engel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.12.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516660146" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516673402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/625034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Jacques" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153514563637" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCSNG71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2014.0101" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benedetto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perdotti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.07.006" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZQB20X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866891v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nouailles-Mayeur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153511433782" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0215-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJXX01S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550210v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2009.10.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR1B0CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561910v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0430-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594QQN0S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2009.12.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGP18W3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419336v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X312260" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-72N6XZ4X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grave" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279920.1361704" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493814v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morvan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/WEZ8RL" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594989v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508781v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444217v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491468v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381271v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224120v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbsp009e_ch14" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSP009E_ch14" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349971v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morvan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.PP020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1080402.1080450" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rolandbremond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-7624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078693500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6426-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint-Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gacem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa C&#233;line" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;mond Roland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Eric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Nobby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328756.3328777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x44.2017.PO86" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shahar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasan Bhatti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Babari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kb Christianson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Greenhouse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maestracci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Do" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Botrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint-Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#233;mond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eymond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Morvan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241268615" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.01.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2142133" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535221111052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2022-004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1954531" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2019.1708204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Engel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.12.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516660146" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516673402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Jacques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153514563637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/625034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCSNG71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2014.0101" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0215-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJXX01S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866915v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benedetto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perdotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.07.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZQB20X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nouailles-Mayeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153511433782" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550212v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2009.10.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR1B0CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561910v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0430-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594QQN0S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2009.12.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGP18W3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X312260" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-72N6XZ4X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grave" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279920.1361704" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381271v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbsp009e_ch14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSP009E_ch14" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morvan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/WEZ8RL" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594989v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508781v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349971v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morvan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.PP020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1080402.1080450" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>