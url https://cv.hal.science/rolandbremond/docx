--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -751,386 +751,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing social influence in pedestrian street crossing simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
+                <w:t xml:space="preserve">Single Image Atmospheric Veil Removal Using New Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Driving Simulation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1719-1723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434100v1</w:t>
+                <w:t xml:space="preserve">hal-04432123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHARACTERISATION OF LUMINESCENT ROAD MARKINGS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Villa</w:t>
+                <w:t xml:space="preserve">Introducing social influence in pedestrian street crossing simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Saint-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIE 2021 Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Driving Simulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444394v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Image Atmospheric Veil Removal Using New Priors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Tarel</w:t>
+                <w:t xml:space="preserve">CHARACTERISATION OF LUMINESCENT ROAD MARKINGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Saint-Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1719-1723, </w:t>
+              <w:t xml:space="preserve">CIE 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), France. pp.22-31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25039/x48.2021.OP02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432123v1</w:t>
+                <w:t xml:space="preserve">hal-04444394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements hétérogènes de piétons et comportement émergent d'une foule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1168,64 +1168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous pedestrians behaviors through asymmetrical interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1618,51 +1618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valider un système de réalité virtuelle: le cas des simulateurs de déplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,355 +2048,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des classifieurs pour l'analyse des mouvements oculaires en situation dynamique</w:t>
+                <w:t xml:space="preserve">HDR simulation of intelligent LED road studs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ERIS 2014: Eye Tracking, Interactions et Suppléances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. 4p</w:t>
+              <w:t xml:space="preserve">DSC2014 - Driving Simulation Conference Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, PARIS, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01025847v1</w:t>
+                <w:t xml:space="preserve">hal-01205550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where we look when we drive: A multidisciplinary approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des classifieurs pour l'analyse des mouvements oculaires en situation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Boubezoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viola Cavallo</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t>
+              <w:t xml:space="preserve">Workshop ERIS 2014: Eye Tracking, Interactions et Suppléances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044746v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDR simulation of intelligent LED road studs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where we look when we drive: A multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vienne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vérane Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSC2014 - Driving Simulation Conference Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, PARIS, France. 2p</w:t>
+              <w:t xml:space="preserve">TRA - Transport Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205550v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward smart active road studs for lane delineation</w:t>
               </w:r>
@@ -2458,277 +2458,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Visibility under Rain Conditions : Development of an Evaluation Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital imaging for assessing and improving highway visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Colomb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Brémond</w:t>
+                <w:t xml:space="preserve">Didier Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pinto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viola Cavallo</w:t>
+                <w:t xml:space="preserve">Vincent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !, April 14-17, 2014, Paris La Défense, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris La Défense, France</w:t>
+              <w:t xml:space="preserve">TRA - Transportation Research Arena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193555v1</w:t>
+                <w:t xml:space="preserve">hal-00982231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital imaging for assessing and improving highway visibility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Bremond</w:t>
+                <w:t xml:space="preserve">Reduction of Visibility under Rain Conditions : Development of an Evaluation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Charbonnier</w:t>
+                <w:t xml:space="preserve">Michèle Colomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Cord</w:t>
+                <w:t xml:space="preserve">Maria Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA - Transportation Research Arena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France. 10 p</w:t>
+              <w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !, April 14-17, 2014, Paris La Défense, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982231v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filling the user skill gap using HCI techniques to implement experimental protocols on driving simulators</w:t>
               </w:r>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Driving Simulation Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. pp. 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2995,64 +2995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Road Safety and Simulation 2013 (RSS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rome, Italy. pp.0</w:t>
@@ -3075,290 +3075,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual attention in a complex task: discrimination of decisional processes with eyes movement patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Detailed Description of User-Centered User-Interface to Model Scenarios on Driving Simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghasan Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Eye Movements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lund, Sweden. 3 p</w:t>
+              <w:t xml:space="preserve">RSS 2013 - Road Safety and Simulation International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Inconnue, Italy. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869953v1</w:t>
+                <w:t xml:space="preserve">hal-00873813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Detailed Description of User-Centered User-Interface to Model Scenarios on Driving Simulators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visual attention in a complex task: discrimination of decisional processes with eyes movement patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSS 2013 - Road Safety and Simulation International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Inconnue, Italy. 12p</w:t>
+              <w:t xml:space="preserve">17th European Conference on Eye Movements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lund, Sweden. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873813v1</w:t>
+                <w:t xml:space="preserve">hal-00869953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Road Crossing Behavior with Active Perception Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3403,342 +3403,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs perceptifs dans la décision de traversée de rue</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de perception humaine limitée : étude de l'influence d'un paramètre de seuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005110v1</w:t>
+                <w:t xml:space="preserve">hal-00853568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de perception humaine limitée : étude de l'influence d'un paramètre de seuil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facteurs perceptifs dans la décision de traversée de rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Tom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gigout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, France. 10p</w:t>
+              <w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853568v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual cues in pedestrian's crossing decision: in search of a quantitative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gigout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Board - 91st Annual Meeting TRB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Washington D.C., France. 14p</w:t>
@@ -4128,377 +4128,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of attentional factors in a multi-agent traffic simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Meteorological Visibility using Cameras : A Probabilistic Model-Driven Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utku Gorkem Ketenci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
+                <w:t xml:space="preserve">Raouf Babari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CASA2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. 2p</w:t>
+              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. pp 1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550208v1</w:t>
+                <w:t xml:space="preserve">hal-00559899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Meteorological Visibility Using Cameras: A Probabilistic Model-Driven Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">Impact of attentional factors in a multi-agent traffic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utku Gorkem Ketenci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer vision ACCV 2010 : 10th Asian Conference on Computer Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. pp. 243-254</w:t>
+              <w:t xml:space="preserve">CASA2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904256v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Meteorological Visibility using Cameras : A Probabilistic Model-Driven Approach</w:t>
+                <w:t xml:space="preserve">Estimating Meteorological Visibility Using Cameras: A Probabilistic Model-Driven Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Babari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, France. pp 1-11</w:t>
+              <w:t xml:space="preserve">Computer vision ACCV 2010 : 10th Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, France. pp. 243-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00559899v1</w:t>
+                <w:t xml:space="preserve">hal-00904256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model for Automatic Diagnostic of Road Signs Saliency</w:t>
               </w:r>
@@ -4605,51 +4605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uktu Gorkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4776,342 +4776,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils d'évaluation de la visibilité nocturne et de l'éblouissement sur les routes non éclairées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">A High Dynamic Range Rendering Pipeline for Interactive Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ds Greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRAC2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. 11p</w:t>
+              <w:t xml:space="preserve">EuroVR SIG Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550214v1</w:t>
+                <w:t xml:space="preserve">hal-00550054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le piéton au coeur des aménagements : Pas d'évaluation sans données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maestracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRAC, Conférence sécurité routière Prévention des Risques et Aides à la Conduite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, PARIS, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High Dynamic Range Rendering Pipeline for Interactive Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Petit</w:t>
+                <w:t xml:space="preserve">Outils d'évaluation de la visibilité nocturne et de l'éblouissement sur les routes non éclairées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kb Christianson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ds Greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVR SIG Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France. 5p</w:t>
+              <w:t xml:space="preserve">PRAC2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00550054v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00550214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of the Mechanisms of Visibility Reduction by Rain and Wet Road</w:t>
               </w:r>
@@ -5231,51 +5231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Road Safety and Simulation RSS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5389,312 +5389,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00435949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une carte de saillance adaptée aux images HDR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Petit</w:t>
+                <w:t xml:space="preserve">Night-time visibility as a function of headlamp beam pattern and pavement reflection properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphique (AFIG'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France. pp 95-103</w:t>
+              <w:t xml:space="preserve">VISION 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402936v1</w:t>
+                <w:t xml:space="preserve">hal-00399774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Estimation of Conspicuity with Visual Priors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Simon</w:t>
+                <w:t xml:space="preserve">Une carte de saillance adaptée aux images HDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, France. pp 323-328</w:t>
+              <w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphique (AFIG'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France. pp 95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402962v1</w:t>
+                <w:t xml:space="preserve">hal-00402936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Night-time visibility as a function of headlamp beam pattern and pavement reflection properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">Towards the Estimation of Conspicuity with Visual Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISION 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. 8p</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, France. pp 323-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399774v1</w:t>
+                <w:t xml:space="preserve">hal-00402962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARI : Automatic road condition monitoring to provide information to drivers and road managers : Tools for diagnosis</w:t>
               </w:r>
@@ -5805,51 +5805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux percevoir autrui en anticipant ses intentions : Cas de la locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6202,64 +6202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptive and cognitive process in the pedestrian decision-making : How do pedestrians cross at intersection ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6726,321 +6726,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the evolution of road surface descriptors according to observation angles using a database of the reflection properties of urban materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monolingual and bilingual infants' attention to talking faces: evidence from eye-tracking and Bayesian modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Saint-Jacques</w:t>
+                <w:t xml:space="preserve">Benjamin Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Brémond</w:t>
+                <w:t xml:space="preserve">Nuria Sebastian-Galles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Eymond</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Diard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14771535241268615⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1373191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1373191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545127v1</w:t>
+                <w:t xml:space="preserve">hal-04524765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolingual and bilingual infants' attention to talking faces: evidence from eye-tracking and Bayesian modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lemonnier</w:t>
+                <w:t xml:space="preserve">Investigating the evolution of road surface descriptors according to observation angles using a database of the reflection properties of urban materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Saint-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fayolle</w:t>
+                <w:t xml:space="preserve">R Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Sebastian-Galles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roland Brémond</w:t>
+                <w:t xml:space="preserve">F Eymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Diard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.1373191. </w:t>
+              <w:t xml:space="preserve">Lighting Research &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (4-5), pp.403-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1373191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14771535241268615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524765v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will I cross when I see you crossing? Towards illegal pedestrian road crossing simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7325,64 +7325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of luminescent road markings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Eymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Saint-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7546,64 +7546,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prashant Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Colomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viola Cavallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 91, pp.357-367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8021,278 +8021,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Dynamic Range Displays improve the realism of motion cues in night driving simulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can LED-based road studs improve vehicle control in curves at night? A driving simulator study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Shahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Displays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52, pp 30-39. </w:t>
+              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (2), pp. 266-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.displa.2018.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1477153516660146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999935v1</w:t>
+                <w:t xml:space="preserve">hal-01377739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can LED-based road studs improve vehicle control in curves at night? A driving simulator study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Dynamic Range Displays improve the realism of motion cues in night driving simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (2), pp. 266-281. </w:t>
+              <w:t xml:space="preserve">Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52, pp 30-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1477153516660146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.displa.2018.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377739v1</w:t>
+                <w:t xml:space="preserve">hal-01999935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibilité et lisibilité pour une plus grande sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Patte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8694,64 +8694,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp 83-88. </w:t>
@@ -8840,64 +8840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1--19. </w:t>
@@ -8947,77 +8947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating cognitive processes with eye movements in a decision-making driving task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9090,51 +9090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Joulan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Cord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9233,51 +9233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Halmaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Vision and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (3), pp 667-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9337,51 +9337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utku Görkem Ketenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Auberlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9454,51 +9454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Tom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17 (4), pp 253-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9583,51 +9583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Perdotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp 147-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9790,51 +9790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model-Driven Approach to Estimate Atmospheric Visibility with Ordinary Cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raouf Babari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hautiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9842,51 +9842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Paparoditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 45 (30), pp. 5316-5324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11117,51 +11117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oculométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,51 +11216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités de prise d’information visuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11436,51 +11436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dynamic Range of Driving Simulation, In: High Dynamic Range Video</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen-Thong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11557,51 +11557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11947,216 +11947,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational model of visual search saliency for road signs diagnostic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
+                <w:t xml:space="preserve">Methods to Monitor Nighttime Visibility and Headlight Glare on the Road</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2009, 1p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kb Christianson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ds Greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435981v1</w:t>
+                <w:t xml:space="preserve">hal-00508781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods to Monitor Nighttime Visibility and Headlight Glare on the Road</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">A computational model of visual search saliency for road signs diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Tarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508781v1</w:t>
+                <w:t xml:space="preserve">hal-00435981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency Maps of High Dynamic Range Images</w:t>
               </w:r>
@@ -12256,321 +12256,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVESTIGATING THE EVOLUTION OF ROAD SURFACE DESCRIPTORS ACCORDING TO OBSERVATION ANGLES USING A DATABASE OF THE REFLECTION PROPERTIES OF URBAN MATERIALS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enoch Saint Jacques</w:t>
+                <w:t xml:space="preserve">A French review of lighting strategies to reduce the environmental impact of ALAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Iodice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Brémond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 30th Quadriennal Session of the CIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON ARTIFICIAL LIGHT AT NIGHT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Calgary (Alberta), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349971v1</w:t>
+                <w:t xml:space="preserve">hal-04440470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French review of lighting strategies to reduce the environmental impact of ALAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INVESTIGATING THE EVOLUTION OF ROAD SURFACE DESCRIPTORS ACCORDING TO OBSERVATION ANGLES USING A DATABASE OF THE REFLECTION PROPERTIES OF URBAN MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoch Saint Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Eymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Busson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roland Brémond</w:t>
+                <w:t xml:space="preserve">Kévin Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON ARTIFICIAL LIGHT AT NIGHT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 30th Quadriennal Session of the CIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. PROCEEDINGS of the 30th Session of the CIE, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25039/x50.2023.PP020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440470v1</w:t>
+                <w:t xml:space="preserve">hal-04349971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a visual attention model in a driving field test: difficulties and benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAAP School on Applied Cognitive Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12776,51 +12776,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="673A8465"/>
+    <w:nsid w:val="B080CDE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13007,51 +13007,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rolandbremond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-7624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078693500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6426-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint-Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gacem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa C&#233;line" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;mond Roland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Eric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Nobby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444394v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328756.3328777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x44.2017.PO86" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205550v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shahar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasan Bhatti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873813v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Babari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559899v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550214v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kb Christianson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Greenhouse" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maestracci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550054v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Do" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Botrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint-Jacques" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#233;mond" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eymond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Morvan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241268615" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.01.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2142133" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535221111052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2022-004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1954531" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2019.1708204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Engel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.12.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377739v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516660146" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516673402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Jacques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153514563637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/625034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCSNG71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2014.0101" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0215-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJXX01S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866915v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benedetto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perdotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.07.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZQB20X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nouailles-Mayeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153511433782" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550212v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2009.10.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR1B0CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561910v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0430-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594QQN0S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2009.12.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGP18W3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X312260" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-72N6XZ4X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grave" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279920.1361704" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381271v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbsp009e_ch14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSP009E_ch14" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morvan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/WEZ8RL" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594989v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508781v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349971v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morvan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.PP020" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1080402.1080450" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rolandbremond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-7624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078693500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6426-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint-Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gacem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa C&#233;line" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;mond Roland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Eric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Nobby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328756.3328777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x44.2017.PO86" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shahar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasan Bhatti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Babari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maestracci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kb Christianson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Greenhouse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Do" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Botrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint-Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#233;mond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eymond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Morvan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241268615" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.01.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2142133" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535221111052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2022-004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1954531" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2019.1708204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Engel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.12.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377739v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516660146" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999935v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516673402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Jacques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153514563637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/625034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCSNG71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2014.0101" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0215-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJXX01S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866915v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benedetto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perdotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.07.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZQB20X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nouailles-Mayeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153511433782" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550212v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2009.10.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR1B0CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561910v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0430-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594QQN0S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2009.12.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGP18W3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X312260" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-72N6XZ4X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grave" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279920.1361704" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381271v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbsp009e_ch14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSP009E_ch14" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morvan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/WEZ8RL" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594989v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.PP020" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1080402.1080450" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>