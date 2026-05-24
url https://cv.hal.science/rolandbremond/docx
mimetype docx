--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -1,12721 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12670 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Roland Brémond </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rolandbremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3150-7624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078693500</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Acsb3SkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-6426-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling changes over time in the reflective properties of different types of road surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadia Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Greffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Saint Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the CIE Midterm meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIE, Jul 2025, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05292832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the reflection properties of wet road surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Saint-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Gacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE's Midterm meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Commission on Illumination, Jul 2025, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Real-World Video Dataset for the Comparison of Defogging Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Signal Processing and Artificial Intelligence (ASPAI' 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4-MONTHS FOLLOW-UP OF THE PERFORMANCE OF LUMINESCENT ROAD MARKINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saint-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2023 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. pp.270-279, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x50.2023.OP022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discomfort Glare in Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villa Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brémond Roland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumont Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Energy Efficiency in Domestic Appliances and Lighting &amp; 17th International Symposium on the Science and Technology of Lighting (EEDAL/LS:17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERISATION OF LUMINESCENT ROAD MARKINGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Saint-Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online (hosted by NC Malaysia), France. pp.22-31, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x48.2021.OP02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing social influence in pedestrian street crossing simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Driving Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Image Atmospheric Veil Removal Using New Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.1719-1723, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements hétérogènes de piétons et comportement émergent d'une foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, ANGERS, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous pedestrians behaviors through asymmetrical interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASA '19: Computer Animation and Social Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3328756.3328777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-weather vision for automotive safety: which spectral band?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAA 2018, Advanced Microsystems for Automotive Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany. pp. 3-15, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99762-9_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discomfort Glare Caused by Several LED Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lux Europa 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia. pp. 212-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the discomfort glare experienced by pedestrians: UGR and CBE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Saint Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2017, Commission Internationale de l'Eclairage Midterm Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Jeju, France. pp.1088-1097, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x44.2017.PO86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valider un système de réalité virtuelle: le cas des simulateurs de déplacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rosey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée du GDR IG-RV « Réalité Virtuelle - Interaction »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, PARIS, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-weather vision for automotive safety: which spectral band?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ibn-Khedher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cassignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA Vision 2016 - International Conference Night Drive Tests and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between optical and computer vision estimates of visibility in daytime fog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Joulan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, MANCHESTER, France. pp 610-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart intensity management of led road studs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Saint Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE 2015 - International Conference of the 28th session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, MANCHESTER, France. pp 883-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des classifieurs pour l'analyse des mouvements oculaires en situation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Boubezoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ERIS 2014: Eye Tracking, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where we look when we drive: A multidisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérane Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR simulation of intelligent LED road studs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSC2014 - Driving Simulation Conference Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, PARIS, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward smart active road studs for lane delineation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 - Transport Research Arena: Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, PARIS, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital imaging for assessing and improving highway visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA - Transportation Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Visibility under Rain Conditions : Development of an Evaluation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2014 Transport Research Arena 2014 : Transport Solutions: from Research to Deployment - Innovate Mobility, Mobilise Innovation !, April 14-17, 2014, Paris La Défense, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed description of a user-centered interface to model scenarios on driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasan Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Road Safety and Simulation 2013 (RSS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rome, Italy. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention in a complex task: discrimination of decisional processes with eyes movement patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Eye Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lund, Sweden. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Detailed Description of User-Centered User-Interface to Model Scenarios on Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasan Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSS 2013 - Road Safety and Simulation International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Inconnue, Italy. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the user skill gap using HCI techniques to implement experimental protocols on driving simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasan Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in Computer-Human Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Inconnue, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the development of a User Interface to model scenarios on driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasan Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Driving Simulation Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual cues in pedestrian's crossing decision: in search of a quantitative model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board - 91st Annual Meeting TRB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Washington D.C., France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Road Crossing Behavior with Active Perception Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utku Görkem Ketenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Board (TRB) 91st Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, France. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de perception humaine limitée : étude de l'influence d'un paramètre de seuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utku Görkem Ketenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs perceptifs dans la décision de traversée de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Désiré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gigout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54ème congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified CSF-based Framework for Edge Detection and Edge Visibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Joulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WBCV'11 - Workshop on Biologically-Consistent Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast Sensitivity Functions for Road Visibility Estimation in Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Joulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Session of the CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, South Africa. pp. 1144-1149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast sensitivity functions for road visibility estimation in digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Joulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE SOUTH AFRICA 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Drawbacks of the Visibility Level as an Index of Visual Performance while Driving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mayeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Session of the CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Sun City, South Africa. pp. 1140-1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d'évaluation de la visibilité nocturne et de l'éblouissement sur les routes non éclairées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kb Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ds Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRAC2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le piéton au coeur des aménagements : Pas d&apos;évaluation sans données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Axelle Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maestracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRAC, Conférence sécurité routière Prévention des Risques et Aides à la Conduite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, PARIS, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Dynamic Range Rendering Pipeline for Interactive Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroVR SIG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of attentional factors in a multi-agent traffic simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utku Gorkem Ketenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CASA2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Meteorological Visibility Using Cameras: A Probabilistic Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Babari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer vision ACCV 2010 : 10th Asian Conference on Computer Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp. 243-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Meteorological Visibility using Cameras : A Probabilistic Model-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Babari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France. pp 1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Automatic Diagnostic of Road Signs Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena Europe 2010 (TRA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00549867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded Active Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uktu Gorkem Ketenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMAS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency Maps of High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Retargeting Workshop in conjunction with ECCV'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00560594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerting the Drivers about Road Signs with Poor Visual Saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Intelligent Vehicle Symposium (IV'2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp 48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Rendering for Driving Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Road Safety and Simulation RSS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Mechanisms of Visibility Reduction by Rain and Wet Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM ON AUTOMOTIVE LIGHTING (ISAL'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'aménagement routier et sécurité routière : Quels problèmes et quelles solutions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SELF 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'étude de l'influence de la tâche de conduite sur les modèles de dimensionnement de l'éclairage : Une première approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO-IA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Estimation of Conspicuity with Visual Priors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, France. pp 323-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Night-time visibility as a function of headlamp beam pattern and pavement reflection properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISION 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte de saillance adaptée aux images HDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Association Française d'Informatique Graphique (AFIG'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp 95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARI : Automatic road condition monitoring to provide information to drivers and road managers : Tools for diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mt Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Goyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Botrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux percevoir autrui en anticipant ses intentions : Cas de la locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFSMA 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France. pp 43-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00411450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARI : Comment informer plus efficacement les conducteurs d'un risque de perte de contrôle de leur véhicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Goyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tan Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Botrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ATEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptive and cognitive process in the pedestrian decision-making : How do pedestrians cross at intersection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTCT Extra workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France. pp 44-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARI : How to inform drivers and road managers more effectively about high level risk of vehicle loss of control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Gallenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Goyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tan Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katell Botrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Giannopulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rjv Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Kapoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Road Safety and Simulation (RSS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes-rendus de la conférence CIE France Midterm 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Pic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Gevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadia Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence CIE France Midterm 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. CIE France, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the evolution of road surface descriptors according to observation angles using a database of the reflection properties of urban materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Saint-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lighting Research &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (4-5), pp.403-420. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14771535241268615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolingual and bilingual infants' attention to talking faces: evidence from eye-tracking and Bayesian modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Sebastian-Galles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1373191. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2024.1373191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual complexity of urban streetscapes: human vs computer vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Florio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-023-01484-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will I cross when I see you crossing? Towards illegal pedestrian road crossing simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjara Nobby Rakotoarivelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 93, pp.309-325. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2023.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Probability of Discomfort Due to Glare at All Levels: The Case of Outdoor Lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEUKOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (4), pp.368-388. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15502724.2022.2142133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of luminescent road markings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Saint-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (4-5), pp.459-473. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14771535221111052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus Range Effect in Discomfort Glare Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33383/2022-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The detection of vulnerable road users by younger and older drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ranchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prashant Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viola Cavallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 91, pp.357-367. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2022.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Image Atmospheric Veil Removal Using New Priors for Better Genericity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.772. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos12060772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discomfort Glare from a Cyclic Source in Outdoor Lighting Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEUKOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (4), pp.459-474. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15502724.2021.1954531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Performance Models in Road Lighting: A Historical Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEUKOS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.212-241. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15502724.2019.1708204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving at night with a cataract: Risk homeostasis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (2), pp 61-73. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2017.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can LED-based road studs improve vehicle control in curves at night? A driving simulator study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Shahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (2), pp. 266-281. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153516660146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Dynamic Range Displays improve the realism of motion cues in night driving simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Displays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52, pp 30-39. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.displa.2018.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01999935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilité et lisibilité pour une plus grande sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Patte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale des Routes et de l'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 935, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of pedestrian discomfort glare from urban LED lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Saint Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lighting research and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59p. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153516673402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Analytical Age-Dependent Model of Contrast Sensitivity Functions for an Ageing Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Joulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC WORLD JOURNAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, 11p. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/625034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01215895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility and discomfort glare of LED road studs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Saint Jacques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lighting research and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (8), 19 p. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153514563637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Fog Detection and Free Space Segmentation for Car Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Halmaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Aubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Vision and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (3), pp 667-679. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00138-011-0383-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers with limited perception: model and application to traffic simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utku Görkem Ketenci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Auberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Grislin-Le Strugeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (01), pp.49-63. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014001046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670625v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the effect of the rainfall on the windshield in terms of visual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp 83-88. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aap.2013.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative model of the driver’s reaction time during daytime fog – application to a head up display-based advanced driver assistance system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Halmaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Joulan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Intelligent Transport Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (8), 7p. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-its.2014.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of a User-Centered Interface to Model Scenarios on Driving Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasan Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1--19. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminating cognitive processes with eye movements in a decision-making driving task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eye Movement Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (4), 14p. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16910/jemr.7.4.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leftward attentional bias in a simulated driving task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Perdotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp 147-153. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2013.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target visibility level and detection distance on a driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Bodard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Nouailles-Mayeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp 76-89. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153511433782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of tone mapping operators in night-time virtual worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (4), pp 253-262. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-012-0215-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model-Driven Approach to Estimate Atmospheric Visibility with Ordinary Cameras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Babari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (30), pp. 5316-5324. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2011.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of the driving activity on target detection as a function of the visibility level : Implications for road lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Joseph Maurice Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (2), pp 115-128. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2009.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the viewing context on peripheral target detection : Implications for road lighting design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (3), pp 461-468. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de l'éclairage routier : vers la prise en compte du contexte et de l'activité de conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lux la Revue de l'Eclairage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 258, pp 49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00550212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photometric Measurements for Visibility Level Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mayeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Lighting Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42, pp 1-10. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1477153510377271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision models for image quality assessment : one is not enough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hautiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (4), </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3495989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High Dynamic Range Rendering Pipeline for Interactive Applications : in search for perceptual realism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (6-8), pp 533-542. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-010-0430-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00561910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une carte de saillance adaptée aux images HDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuomotor strategies using driving simulators in virtual and pre-recorded environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Giannopulu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Espie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Kapoula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Transportation Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, B 14, pp 49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of task and eccentricity of the target on detection thresholds in mesopic vision : Implication for road lighting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50 (4), pp 712-721. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1518/001872008X312260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tone Mapping Operator for Road Visibility Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (2), 25p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1279920.1361704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRDF (BIDIRECTIONAL REFLECTANCE DISTRIBUTION FUNCTION) DATABASE OF URBAN MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Saint Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/WEZ8RL⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIREDA : A new VIdeo REal-world dataset for the comparison of Defogging Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Duminil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/IZKSF9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visibilité routière : une approche pluri-disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 124p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00594989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency Maps of High Dynamic Range Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational model of visual search saliency for road signs diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Tarel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods to Monitor Nighttime Visibility and Headlight Glare on the Road</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kb Christianson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ds Greenhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6, Wet Road Surfaces, a Challenge for Road Users… and for Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Saint-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiometry of wet surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDP Sciences, pp.63-72, 2023, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/978-2-7598-2931-6.c007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oculométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brangier, Eric; Valléry, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés : dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.377-380, 2021, 978-2-10-082212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de prise d’information visuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brangier, Eric; Valléry, Gérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie : 150 notions clés : dictionnaire encyclopédique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.59-62, 2021, 978-2-10-082212-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gonioréflectomètre pour les surfaces routières : Chapitre 10. In: Quand la matière diffuse la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Saint Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un gonioréflectomètre pour les surfaces routières : Chapitre 10. In: Quand la matière diffuse la lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines Paristech, pp 165-180, 2019, Sciences de la matière</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamic Range of Driving Simulation, In: High Dynamic Range Video</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen-Thong Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Dynamic Range of Driving Simulation, In: High Dynamic Range Video</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 14p, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-centered design approach to model scenarios on driving simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghasan Bhatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stevens, Alan; Brusque, Corinne; Krems, Josef. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Driver adaptation to information and assistance systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 14, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IET: Institution of Engineering and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275--300, 2013, 978-1849196406. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBSP009E_ch14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French review of lighting strategies to reduce the environmental impact of ALAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Iodice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8TH INTERNATIONAL CONFERENCE ON ARTIFICIAL LIGHT AT NIGHT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Calgary (Alberta), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INVESTIGATING THE EVOLUTION OF ROAD SURFACE DESCRIPTORS ACCORDING TO OBSERVATION ANGLES USING A DATABASE OF THE REFLECTION PROPERTIES OF URBAN MATERIALS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enoch Saint Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Eymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Quadriennal Session of the CIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Ljubljana, Slovenia. PROCEEDINGS of the 30th Session of the CIE, 2023, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25039/x50.2023.PP020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a visual attention model in a driving field test: difficulties and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Desire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baccino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAAP School on Applied Cognitive Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a Tone Mapping Algorithm for Road Visibility Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Brémond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd symposium on Applied perception in graphics and visualization (APGV'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Coroña, Spain. ACM, pp.168-168, 2005, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1080402.1080450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12776,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B080CDE5"/>
+    <w:nsid w:val="8D064FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13007,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rolandbremond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-7624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078693500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6426-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292832v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint Jacques" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint-Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gacem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444254v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Jacques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP022" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa C&#233;line" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;mond Roland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Eric" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434100v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Nobby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434111v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328756.3328777" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676127v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Girard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x44.2017.PO86" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205550v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shahar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasan Bhatti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144271v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144895v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613947v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878870v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878439v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559899v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Babari" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550216v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maestracci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550214v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kb Christianson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Greenhouse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399774v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Do" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Botrel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419718v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387686v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545127v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint-Jacques" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#233;mond" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eymond" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Morvan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241268615" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.01.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438048v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2142133" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466584v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535221111052" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444314v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2022-004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1954531" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2019.1708204" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000410v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Engel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.12.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377739v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516660146" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999935v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381250v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516673402" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214058v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Jacques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153514563637" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215895v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/625034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.011" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCSNG71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071719v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2014.0101" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868076v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0215-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJXX01S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866915v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benedetto" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perdotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.07.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZQB20X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866891v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nouailles-Mayeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153511433782" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874842v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.053" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550212v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550210v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2009.10.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR1B0CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561910v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0430-5" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594QQN0S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550211v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2009.12.004" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGP18W3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419336v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X312260" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-72N6XZ4X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412426v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grave" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279920.1361704" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444217v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491468v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381271v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224120v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbsp009e_ch14" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSP009E_ch14" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493814v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morvan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/WEZ8RL" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594989v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440470v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morvan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.PP020" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513516v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1080402.1080450" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rolandbremond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3150-7624" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078693500" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Acsb3SkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-6426-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadia Mrad" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Muzet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Greffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint Jacques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Br&#233;mond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407697v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoch Saint-Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Eymond" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Gacem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04220349v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Duminil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tarel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444254v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eymond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saint-Jacques" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.OP022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villa C&#233;line" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#233;mond Roland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Eric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x48.2021.OP02" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434100v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjara Nobby Rakotoarivelo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Auberlet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432123v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506244" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178830v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434111v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3328756.3328777" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinchon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cassignol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Nicolas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leduc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99762-9_1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Girard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bremond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675465v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x44.2017.PO86" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rosey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ibn-Khedher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Nicolas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Tarel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joulan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215904v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemonnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Boubezoul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Auberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Cavallo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Faure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen-Thong Dang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Shahar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982231v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charbonnier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cord" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Colomb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pinto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghasan Bhatti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Jessel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873813v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gigout" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku G&#246;rkem Ketenci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Grislin-Le Strugeon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853568v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hautiere" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mayeur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kb Christianson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ds Greenhouse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550216v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Desire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maestracci" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550054v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550208v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Utku Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904256v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Babari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Simon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587931v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uktu Gorkem Ketenci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435949v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489311v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ledoux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419338v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bastien" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399774v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402936v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411451v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Gallenne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Do" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Goyat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Botrel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411450v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387796v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tan Do" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387686v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364284v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Giannopulu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rjv Bertin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kapoula" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Espie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05322787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jaber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Gevaux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545127v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint-Jacques" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Br&#233;mond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Eymond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Morvan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535241268615" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524765v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fayolle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Sebastian-Galles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2024.1373191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319301v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Florio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sutter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-023-01484-1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434008v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.01.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438048v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2022.2142133" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466584v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14771535221111052" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33383/2022-004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444293v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ranchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Pala" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.10.018" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04432277v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12060772" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2021.1954531" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15502724.2019.1708204" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000410v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Engel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2017.12.009" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377739v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516660146" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999935v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301367v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Patte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381250v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153516673402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215895v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/625034" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214058v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Saint Jacques" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153514563637" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Halmaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00138-011-0383-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670625v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014001046" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058405v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2013.10.008" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4XCBPHX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2014.0101" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072490v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2014.09.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LPCSNG71-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071528v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.7.4.3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Benedetto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perdotti" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.07.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMZQB20X-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866891v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bodard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nouailles-Mayeur" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153511433782" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868076v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0215-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LFJXX01S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874842v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2011.06.053" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550211v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joseph Maurice Bastien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2009.12.004" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TGP18W3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550210v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2009.10.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMR1B0CB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587934v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1477153510377271" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594100v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumond" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3495989" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561910v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-010-0430-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-594QQN0S-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419716v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bertin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Kapoula" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419336v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008X312260" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-72N6XZ4X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412426v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grave" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1279920.1361704" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493814v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morvan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/WEZ8RL" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493805v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/IZKSF9" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594989v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436252v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435981v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508781v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2931-6.c007" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811136v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouillet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815226v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491468v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381271v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224120v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital-library.theiet.org/content/books/10.1049/pbsp009e_ch14" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBSP009E_ch14" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Iodice" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349971v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Morvan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25039/x50.2023.PP020" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873671v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513516v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1080402.1080450" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>