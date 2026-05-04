--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -100,342 +100,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effeciency of Elementary Schools in Belgrade: A DEA and SHAP Analysis</w:t>
+                <w:t xml:space="preserve">Evaluation system of the regional directorates of national education through public primary school resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidahmed Elandaloussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Delibasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandro Radovanović</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ICDSST 2025: Decision Support System Technology in the AI Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">XXI International Conference on Decision Support System Technology (ICDSST) 2025 : Decision Support System Technology in the AI Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EWG on DSS; ICDSST 2025, May 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100133v1</w:t>
+                <w:t xml:space="preserve">hal-05100127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation system of the regional directorates of national education through public primary school resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effeciency of Elementary Schools in Belgrade: A DEA and SHAP Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Radovanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Boris Delibasic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milija Suknovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidahmed Elandaloussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI International Conference on Decision Support System Technology (ICDSST) 2025 : Decision Support System Technology in the AI Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EWG on DSS; ICDSST 2025, May 2025, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">11th ICDSST 2025: Decision Support System Technology in the AI Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100127v1</w:t>
+                <w:t xml:space="preserve">hal-05100133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group Multicriteria Decision Making: a case study for safety public policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateus Müller Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maísa Mendonça Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Group Decision and Negotiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -460,64 +460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ accommodation allocation: A Multicriteria Decision Support System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decisioning 2022 : Collaboration in knowledge discovery and decision making: Applications to sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Facultad de Informática, Universidad Nacional de La Plata, Jun 2022, La Plata, Buenos Aires, Argentina. pp.21-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -551,64 +551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Support System for student's room allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Decision Support System Technology: Decision Support addressing modern Industry, Business and Societal needs (ICDSST 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EWG-DSS, May 2022, Thessaloniki, Greece. pp.30-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -678,51 +678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compromise Solver, an open access software for implementing the CoCoFISo method to solve any type of multi-criteria problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nico Tsirimbelona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -772,51 +772,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision Support System Using Centroidous and CoCoFISo Methods for Analyzing Resource Availability in High Schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Operations Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (1), pp.197-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -844,546 +844,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rank aggregating method based on several multi-criteria methodologies “Minimum of Ranks” (MIRA): a case study for student’s room allocation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria Evaluation of Madagascar's Regions in the Context of Employment Using the CoCoFISo Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hantamalala Nirinarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJDSS: International Journal on Decision Support System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJDSS.2024.10062705⟩</w:t>
+              <w:t xml:space="preserve">Spectrum of Decision Making and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (1), pp.135-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31181/sdmap21202514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378182v1</w:t>
+                <w:t xml:space="preserve">hal-04764267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Compromise for Ideal Solution (CoCoFISo): a multi-criteria decision-making based on the CoCoSo method algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morteza Yazdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amirhossein Fateh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert Systems with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.124079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eswa.2024.124079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new technique of ranking Madagascar's Universities using CoCoFISo method in a multi-criteria decision support system: MadUrank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Alphonse Tata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Scientific Research in Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12 (4), pp.18-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria Evaluation of Madagascar's Regions in the Context of Employment Using the CoCoFISo Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hantamalala Nirinarivelo</w:t>
+                <w:t xml:space="preserve">SAGeLogE: a decision support system for students’ accommodation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrum of Decision Making and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (1), pp.135-156. </w:t>
+              <w:t xml:space="preserve">Journal of Computer and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (3), pp.107-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31181/sdmap21202514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/jcc.2024.123008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764267v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAGeLogE: a decision support system for students’ accommodation management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A rank aggregating method based on several multi-criteria methodologies “Minimum of Ranks” (MIRA): a case study for student’s room allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (3), pp.107-145. </w:t>
+              <w:t xml:space="preserve">IJDSS: International Journal on Decision Support System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.75--101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/jcc.2024.123008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJDSS.2024.10062705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501949v1</w:t>
+                <w:t xml:space="preserve">hal-04378182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students' accommodation allocation: A Multicriteria Decision Support System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Zaraté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SADIO electronic journal of informatics and operations research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22 (3), pp.15-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1440,51 +1440,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'aide à la décision multicritère pour l'allocation de logements étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôlin Gabriel Rasoanaivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Toulouse 1 Capitole, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1836,51 +1836,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delibasic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milija Suknovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;lin Gabriel Rasoanaivo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Elandaloussi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus M&#252;ller Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;sa Mendon&#231;a Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35537/10915/158339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nico Tsirimbelona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31181/jopi31202546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSS.2024.10062705" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yazdani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Fateh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alphonse Tata" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764267v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantamalala Nirinarivelo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31181/sdmap21202514" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501949v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2024.123008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04119898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolin Gabriel Rasoanaivo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#244;lin Gabriel Rasoanaivo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidahmed Elandaloussi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Delibasic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100133v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milija Suknovic" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124586v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus M&#252;ller Franco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#237;sa Mendon&#231;a Silva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35537/10915/158339" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726288v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nico Tsirimbelona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31181/jopi31202546" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hantamalala Nirinarivelo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31181/sdmap21202514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Yazdani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Fateh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2024.124079" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Alphonse Tata" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2024.123008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDSS.2024.10062705" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04119898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolin Gabriel Rasoanaivo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>