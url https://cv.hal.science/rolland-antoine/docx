--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
+                <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (2), pp.377-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790727v1</w:t>
+                <w:t xml:space="preserve">hal-03194218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Gannaz</w:t>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuela Leoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (2), pp.377-400. </w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194218v3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE APPROCHE DE TRANSPOSITION DIDACTIQUE POUR L'ENSEIGNEMENT UNIVERSITAIRE DU MODÈLE DE RÉGRESSION LINÉAIRE EN STATISTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (2), pp.171-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -396,90 +396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepest Voting: a new way of electing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -565,51 +565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.63-84. </w:t>
@@ -673,51 +673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity index to measure dependence on parameters for rankings and top- k rankings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2009-2019 : dix ans de publications sur l’enseignement de la statistique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attractivité des départements STID - Etude à partir des données APB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Spennato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -997,51 +997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of multicriteria data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO journal on decision processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1-2), pp.21-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1069,299 +1069,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alternance en DUT STID, l'exemple de l'IUT Lumière Lyon II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Concours DATAVIZ : retour d’expérience en 1ère année de DUT STID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Jollois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Muri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ottenwaelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053036v1</w:t>
+                <w:t xml:space="preserve">hal-01896991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concours DATAVIZ : retour d’expérience en 1ère année de DUT STID</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'alternance en DUT STID, l'exemple de l'IUT Lumière Lyon II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (2), pp.113-124</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896991v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours DATAVIZ : retour d'expérience en 1ère année de DUT STID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Jollois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Jollois</w:t>
+                <w:t xml:space="preserve">Florence Muri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Muri</w:t>
+                <w:t xml:space="preserve">Elisabeth Ottenwaelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ah-Pine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO journal on decision processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1-2), pp.5-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Operational Management and Marketing, 4 (4), pp.348 - 366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1607,51 +1607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choquet optimal set in biobjective combinatorial optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (10), pp.2260-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1685,51 +1685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-based preferences aggregation procedures in multi-criteria decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 225 (3), pp.479-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1788,51 +1788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OECD's ‘Better Life Index’: can any country be well ranked?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (10), pp.2223-2230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1898,64 +1898,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 NUANCES DE STAT : UNE RÉTROSPECTIVE DES CAFÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1987,510 +1987,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Election Robustness Index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Dort</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème journées de statistiques de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455446v1</w:t>
+                <w:t xml:space="preserve">hal-04633964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Flavier</w:t>
+                <w:t xml:space="preserve">Election Robustness Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Sabra</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Léo Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
+              <w:t xml:space="preserve">55ème journées de statistiques de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633964v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050878v1</w:t>
+                <w:t xml:space="preserve">hal-03810253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlaine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810253v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;jeu sérieux&amp;quot; pour expérimenter la pratique des sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque International Francophone sur les Sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2515,51 +2515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2009-2019 : 10 ans de publications sur l'enseignement de la statistique en France et en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction or Correlation? An analysis of Choquet integral approach in MCDA real situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2666,51 +2666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing a set of rules by a non-compensatory sorting model. An application to environmental evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on top-k lists: average distance between two top-k lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Journées de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2830,51 +2830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alternance en DUT STID, l'exemple de l'IUT Lumière Lyon II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Journées de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,51 +2899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating new multicriteria data from a given data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,886 +2975,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of copulas to simulate multicriteria data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">2-additive Choquet Optimal Solutions in Multiobjective Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.M.T Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DA2PL 2014 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.256-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053440v1</w:t>
+                <w:t xml:space="preserve">hal-01212735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-additive Choquet Optimal Solutions in Multiobjective Optimization Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the use of copulas to simulate multicriteria data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Cugliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.T Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DA2PL 2014 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212735v1</w:t>
+                <w:t xml:space="preserve">hal-02053440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations autour du &amp;quot;palmarès des villes étudiantes&amp;quot; du magazine l'Etudiant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Generation of the Choquet optimal set of multiobjective combinatorial optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.43-58</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815006v1</w:t>
+                <w:t xml:space="preserve">hal-01217370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of the Choquet optimal set of multiobjective combinatorial optimization problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Variations autour du &amp;quot;palmarès des villes étudiantes&amp;quot; du magazine l'Etudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">EGC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217370v1</w:t>
+                <w:t xml:space="preserve">hal-00815006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computation of Choquet Optimal Solutions in Multicriteria Decision Contexts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identification of a 2-Additive Bi-Capacity by Using Mathematical Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ah-Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop, MIWAI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Krabi, Thailand. pp.131-142, </w:t>
+              <w:t xml:space="preserve">Third International Conference on Algorithmic Decision Theory (ADT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium. pp.15-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-44949-9_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41575-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215241v1</w:t>
+                <w:t xml:space="preserve">hal-01504630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de l'ensemble des solutions Choquet-optimales de problèmes d'optimisation combinatoire multi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès annuel de la société française de recherche opérationnelle et d'aide à la décision, ROADEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a 2-Additive Bi-Capacity by Using Mathematical Programming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Computation of Choquet Optimal Solutions in Multicriteria Decision Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Algorithmic Decision Theory (ADT 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Workshop, MIWAI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Krabi, Thailand. pp.131-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-44949-9_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41575-3_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01504630v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes multicritères pour le tri de fruits virtuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine C. Rolland</w:t>
+                <w:t xml:space="preserve">Etude critique du palmarès de la qualité de vie dans les pays de l'OCDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2 p</w:t>
+              <w:t xml:space="preserve">44ème journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Belgique. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811362v1</w:t>
+                <w:t xml:space="preserve">hal-00700502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude critique du palmarès de la qualité de vie dans les pays de l'OCDE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
+                <w:t xml:space="preserve">Méthodes multicritères pour le tri de fruits virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Ould-Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine C. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Belgique. pp.103</w:t>
+              <w:t xml:space="preserve">13. Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700502v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of a 2-additive bi-capacity through cardinal information on trinary actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ah-Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multicritère du bien-être animal en ferme : une application de méthodes développées en Aide à la Décision Multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08 - 9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3983,51 +3983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de Référence en décision multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.153-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4065,51 +4065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-dependent Qualtitative Models for Decision Making under Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Perny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.422-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4134,51 +4134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Bi-capacity-based Concordance Rules in Multicriteria Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4203,51 +4203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche axiomatique des procédures d'agrégation de préférences avec points de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'un point de référence pour l'agrégation de préférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Automne de Recherche Opérationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Tours, France. pp.152-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4530,64 +4530,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment être élu à tous les coups ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 2022, Le Mondes des données, 978-2-7598-2684-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4637,51 +4637,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On bi-capacity-based concordance rules in multicriteria decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Information Processing - From theory to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.231-245, 2006, 0-444-52075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4738,51 +4738,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUSTESSE DU PALMARES DES VILLES ETUDIANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4792,280 +4792,394 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation-based study of proximity between voting rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Deepest voting on rankings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Gavra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Anderson Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631154v1</w:t>
+                <w:t xml:space="preserve">hal-05552255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria decision aiding</w:t>
+                <w:t xml:space="preserve">A simulation-based study of proximity between voting rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782818v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria decision aiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782818v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preference elicitation for a ranking method based on multiple reference profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5073,81 +5187,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5157,114 +5271,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedures d'agregation ordinale de preferences avec points de reference pour l'aide a la decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine C. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5411,51 +5525,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Spennato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0043-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2014.066874" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.10.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD5PN34V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.706265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brison Val&#233;rie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4N7H7B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Ould-Sidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine C. Rolland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551766v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Spennato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0043-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2014.066874" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.10.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD5PN34V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.706265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brison Val&#233;rie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4N7H7B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Ould-Sidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine C. Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>