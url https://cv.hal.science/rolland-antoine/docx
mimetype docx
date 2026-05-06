--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -1069,299 +1069,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concours DATAVIZ : retour d’expérience en 1ère année de DUT STID</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'alternance en DUT STID, l'exemple de l'IUT Lumière Lyon II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (2), pp.113-124</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896991v1</w:t>
+                <w:t xml:space="preserve">hal-02053036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alternance en DUT STID, l'exemple de l'IUT Lumière Lyon II</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concours DATAVIZ : retour d’expérience en 1ère année de DUT STID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Jollois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Muri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ottenwaelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053036v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours DATAVIZ : retour d'expérience en 1ère année de DUT STID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Jollois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Muri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Ottenwaelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3161,191 +3161,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of the Choquet optimal set of multiobjective combinatorial optimization problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variations autour du &amp;quot;palmarès des villes étudiantes&amp;quot; du magazine l'Etudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">EGC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217370v1</w:t>
+                <w:t xml:space="preserve">hal-00815006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations autour du &amp;quot;palmarès des villes étudiantes&amp;quot; du magazine l'Etudiant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of the Choquet optimal set of multiobjective combinatorial optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.43-58</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815006v1</w:t>
+                <w:t xml:space="preserve">hal-01217370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a 2-Additive Bi-Capacity by Using Mathematical Programming</w:t>
               </w:r>
@@ -3614,204 +3614,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude critique du palmarès de la qualité de vie dans les pays de l'OCDE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
+                <w:t xml:space="preserve">Méthodes multicritères pour le tri de fruits virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Ould-Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine C. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Belgique. pp.103</w:t>
+              <w:t xml:space="preserve">13. Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700502v1</w:t>
+                <w:t xml:space="preserve">hal-02811362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes multicritères pour le tri de fruits virtuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine C. Rolland</w:t>
+                <w:t xml:space="preserve">Etude critique du palmarès de la qualité de vie dans les pays de l'OCDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2 p</w:t>
+              <w:t xml:space="preserve">44ème journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Belgique. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811362v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of a 2-additive bi-capacity through cardinal information on trinary actions</w:t>
               </w:r>
@@ -4792,51 +4792,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4940,328 +4940,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulation-based study of proximity between voting rules</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse des effets des paramètres sur le scrutin des élections métropolitaine et municipales de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631154v1</w:t>
+                <w:t xml:space="preserve">hal-05587951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria decision aiding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+                <w:t xml:space="preserve">A simulation-based study of proximity between voting rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782818v2</w:t>
+                <w:t xml:space="preserve">hal-04631154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria decision aiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782818v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preference elicitation for a ranking method based on multiple reference profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ouerdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862334v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5271,114 +5333,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedures d'agregation ordinale de preferences avec points de reference pour l'aide a la decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine C. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5525,51 +5587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Spennato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0043-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2014.066874" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.10.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD5PN34V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.706265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brison Val&#233;rie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4N7H7B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Ould-Sidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine C. Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Spennato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0043-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2014.066874" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.10.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD5PN34V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.706265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brison Val&#233;rie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4N7H7B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Ould-Sidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine C. Rolland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>