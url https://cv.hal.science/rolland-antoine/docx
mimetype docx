--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
+                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Gannaz</w:t>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuela Leoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194218v3</w:t>
+                <w:t xml:space="preserve">hal-04790727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic models of profiles for voting by evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (2), pp.377-400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00355-024-01535-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790727v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNE APPROCHE DE TRANSPOSITION DIDACTIQUE POUR L'ENSEIGNEMENT UNIVERSITAIRE DU MODÈLE DE RÉGRESSION LINÉAIRE EN STATISTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (2), pp.171-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -396,90 +396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepest Voting: a new way of electing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 116, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -565,51 +565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.63-84. </w:t>
@@ -673,51 +673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (3), pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity index to measure dependence on parameters for rankings and top- k rankings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2009-2019 : dix ans de publications sur l’enseignement de la statistique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.55-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attractivité des départements STID - Etude à partir des données APB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Spennato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -997,51 +997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of multicriteria data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO journal on decision processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (1-2), pp.21-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1069,299 +1069,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'alternance en DUT STID, l'exemple de l'IUT Lumière Lyon II</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Concours DATAVIZ : retour d’expérience en 1ère année de DUT STID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Jollois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Muri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ottenwaelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053036v1</w:t>
+                <w:t xml:space="preserve">hal-01896991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concours DATAVIZ : retour d’expérience en 1ère année de DUT STID</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'alternance en DUT STID, l'exemple de l'IUT Lumière Lyon II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8 (2), pp.113-124</w:t>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896991v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concours DATAVIZ : retour d'expérience en 1ère année de DUT STID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Jollois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Jollois</w:t>
+                <w:t xml:space="preserve">Florence Muri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Muri</w:t>
+                <w:t xml:space="preserve">Elisabeth Ottenwaelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Viguier-Pla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistique et Enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1412,51 +1412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ah-Pine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO journal on decision processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (1-2), pp.5-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1516,51 +1516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Mahmoud Memmah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multicriteria Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Operational Management and Marketing, 4 (4), pp.348 - 366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1607,51 +1607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choquet optimal set in biobjective combinatorial optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (10), pp.2260-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1685,51 +1685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference-based preferences aggregation procedures in multi-criteria decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 225 (3), pp.479-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1788,51 +1788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OECD's ‘Better Life Index’: can any country be well ranked?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (10), pp.2223-2230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1898,64 +1898,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 NUANCES DE STAT : UNE RÉTROSPECTIVE DES CAFÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fougères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1987,510 +1987,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Election Robustness Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Derouet</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Léo Dort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
+              <w:t xml:space="preserve">55ème journées de statistiques de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633964v1</w:t>
+                <w:t xml:space="preserve">hal-05455446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Election Robustness Index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+                <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Dort</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème journées de statistiques de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455446v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Friguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlaine Gardan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bazzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810253v1</w:t>
+                <w:t xml:space="preserve">hal-04050878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche par compétences en statistique dans l’enseignement supérieur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Votes par évaluation avec des fonctions de profondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francaise de la Statistique, Nov 2022, Rennes - Université Rennes 2, France</w:t>
+              <w:t xml:space="preserve">53èmes Journées de Statistique de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050878v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un &amp;quot;jeu sérieux&amp;quot; pour expérimenter la pratique des sondages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Colloque International Francophone sur les Sondages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2515,51 +2515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2009-2019 : 10 ans de publications sur l'enseignement de la statistique en France et en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIES 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2584,51 +2584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction or Correlation? An analysis of Choquet integral approach in MCDA real situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2666,51 +2666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesizing a set of rules by a non-compensatory sorting model. An application to environmental evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2761,51 +2761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on top-k lists: average distance between two top-k lists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Journées de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2830,51 +2830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'alternance en DUT STID, l'exemple de l'IUT Lumière Lyon II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Journées de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2899,51 +2899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating new multicriteria data from a given data set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2975,886 +2975,886 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-additive Choquet Optimal Solutions in Multiobjective Optimization Problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the use of copulas to simulate multicriteria data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Cugliari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.M.T Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DA2PL 2014 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Mons, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212735v1</w:t>
+                <w:t xml:space="preserve">hal-02053440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of copulas to simulate multicriteria data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">2-additive Choquet Optimal Solutions in Multiobjective Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T.M.T Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DA2PL 2014 Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France. pp.256-265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08795-5_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053440v1</w:t>
+                <w:t xml:space="preserve">hal-01212735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations autour du &amp;quot;palmarès des villes étudiantes&amp;quot; du magazine l'Etudiant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Generation of the Choquet optimal set of multiobjective combinatorial optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. pp.43-58</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815006v1</w:t>
+                <w:t xml:space="preserve">hal-01217370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of the Choquet optimal set of multiobjective combinatorial optimization problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Variations autour du &amp;quot;palmarès des villes étudiantes&amp;quot; du magazine l'Etudiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Multiple Criteria Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">EGC2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217370v1</w:t>
+                <w:t xml:space="preserve">hal-00815006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a 2-Additive Bi-Capacity by Using Mathematical Programming</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Computation of Choquet Optimal Solutions in Multicriteria Decision Contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Algorithmic Decision Theory (ADT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium. pp.15-29, </w:t>
+              <w:t xml:space="preserve">7th International Workshop, MIWAI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Krabi, Thailand. pp.131-142, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41575-3_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-44949-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504630v1</w:t>
+                <w:t xml:space="preserve">hal-01215241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de l'ensemble des solutions Choquet-optimales de problèmes d'optimisation combinatoire multi-objectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès annuel de la société française de recherche opérationnelle et d'aide à la décision, ROADEF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computation of Choquet Optimal Solutions in Multicriteria Decision Contexts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Identification of a 2-Additive Bi-Capacity by Using Mathematical Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ah-Pine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mayag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop, MIWAI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third International Conference on Algorithmic Decision Theory (ADT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Bruxelles, Belgium. pp.15-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41575-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-44949-9_13⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01215241v1</w:t>
+                <w:t xml:space="preserve">hal-01504630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes multicritères pour le tri de fruits virtuels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine C. Rolland</w:t>
+                <w:t xml:space="preserve">Etude critique du palmarès de la qualité de vie dans les pays de l'OCDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2 p</w:t>
+              <w:t xml:space="preserve">44ème journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Belgique. pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811362v1</w:t>
+                <w:t xml:space="preserve">hal-00700502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude critique du palmarès de la qualité de vie dans les pays de l'OCDE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
+                <w:t xml:space="preserve">Méthodes multicritères pour le tri de fruits virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Mahmoud Ould-Sidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine C. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Belgique. pp.103</w:t>
+              <w:t xml:space="preserve">13. Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00700502v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitation of a 2-additive bi-capacity through cardinal information on trinary actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mayag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ah-Pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation multicritère du bien-être animal en ferme : une application de méthodes développées en Aide à la Décision Multicritère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'08 - 9ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3977,208 +3977,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de Référence en décision multicritère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reference-dependent Qualtitative Models for Decision Making under Uncertainty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Perny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.153-168</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.422-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351329v1</w:t>
+                <w:t xml:space="preserve">hal-01352606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference-dependent Qualtitative Models for Decision Making under Uncertainty</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Points de Référence en décision multicritère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Riva del Garda, Italy. pp.422-426</w:t>
+              <w:t xml:space="preserve">7ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Lille, France. pp.153-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352606v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Bi-capacity-based Concordance Rules in Multicriteria Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Perugia, Italy. pp.209-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4203,51 +4203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche axiomatique des procédures d'agrégation de préférences avec points de référence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Francoro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4272,51 +4272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'un point de référence pour l'agrégation de préférence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Automne de Recherche Opérationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Tours, France. pp.152-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4530,64 +4530,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment être élu à tous les coups ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 2022, Le Mondes des données, 978-2-7598-2684-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4637,51 +4637,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On bi-capacity-based concordance rules in multicriteria decision making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Information Processing - From theory to applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.231-245, 2006, 0-444-52075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4738,51 +4738,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROBUSTESSE DU PALMARES DES VILLES ETUDIANTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4826,272 +4826,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepest voting on rankings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Analyse des effets des paramètres sur le scrutin des élections métropolitaine et municipales de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552255v1</w:t>
+                <w:t xml:space="preserve">hal-05587951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets des paramètres sur le scrutin des élections métropolitaine et municipales de Lyon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deepest voting on rankings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Gavra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Anderson Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05587951v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation-based study of proximity between voting rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gannaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuela Leoni-Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5109,77 +5109,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,51 +5249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ouerdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5347,51 +5347,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedures d'agregation ordinale de preferences avec points de reference pour l'aide a la decision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine C. Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Pierre et Marie Curie - Paris VI, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5587,51 +5587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Spennato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0043-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2014.066874" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.10.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD5PN34V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.706265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brison Val&#233;rie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212735v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_27" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815006v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217370v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504630v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215241v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_13" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4N7H7B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811362v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Ould-Sidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine C. Rolland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351329v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352606v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194218v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gannaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-024-01535-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111802v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192793v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuela Leoni-Aubin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2021.12.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ouerdane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-020-00468-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583573v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02610998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2019.1671963" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Spennato" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053025v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-017-0069-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896991v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Jollois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Muri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ottenwaelter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Viguier-Pla" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053036v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053026v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ah-Pine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mayag" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40070-015-0043-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201746v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Memmah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMCDM.2014.066874" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170501v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lust" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.04.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644990v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.10.013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD5PN34V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02664763.2012.706265" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foug&#232;res" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlaine Gardan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bazzoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frambourg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810253v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053432v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pirlot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brison Val&#233;rie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053436v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053435v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053434v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053440v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.M.T Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212735v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08795-5_27" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815006v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215241v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44949-9_13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QG4N7H7B-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41575-3_2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811362v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Mahmoud Ould-Sidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine C. Rolland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31724-8_25" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352606v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521079v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503232v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Drusch" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351327v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Gavra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Anderson Kouassi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631154v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862334v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551766v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>