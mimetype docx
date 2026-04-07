--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -710,295 +710,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t>
+                <w:t xml:space="preserve">Understanding the Distributions of Benthic Foraminifera in the Adriatic Sea with Gradient Forest and Structural Equation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
+                <w:t xml:space="preserve">Masoud A. Rostami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent M P Bouchet</w:t>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Richirt</w:t>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolyne Courleux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+                <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (3), pp.351 - 369. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.3.106635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13020794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884005v1</w:t>
+                <w:t xml:space="preserve">hal-04254879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Distributions of Benthic Foraminifera in the Adriatic Sea with Gradient Forest and Structural Equation Models</w:t>
+                <w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud A. Rostami</w:t>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+                <w:t xml:space="preserve">Vincent M P Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolyne Courleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.794. </w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.351 - 369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app13020794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.3.106635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254879v1</w:t>
+                <w:t xml:space="preserve">hal-04884005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sedimentological oxymoron: highly evolved glauconite of earliest diagenetic origin.</w:t>
               </w:r>
@@ -1216,252 +1216,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact simulation of the genealogical tree for a stationary branching population and application to the asymptotics of its total length</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussenatou Nzié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/apr.2020.70⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 584, pp.120508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01413614v3</w:t>
+                <w:t xml:space="preserve">hal-03374316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exact simulation of the genealogical tree for a stationary branching population and application to the asymptotics of its total length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 584, pp.120508. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (2), pp.537-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/apr.2020.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374316v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413614v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Properties of Stationary Continuous State Branching Processes</w:t>
               </w:r>
@@ -1740,640 +1740,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of expansive Galton-Watson trees</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Storm-induced concentration of sulfurized, marine-origin, organic matter as a possible mechanism in the formation of petroleum source-rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Koched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/19-EJP272⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.808-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661755v1</w:t>
+                <w:t xml:space="preserve">hal-03934621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm-induced concentration of sulfurized, marine-origin, organic matter as a possible mechanism in the formation of petroleum source-rock</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leveraging multiuser diversity for adaptive hybrid satellite-LTE downlink scheduler (H-MUDoS) in emerging 5G-satellite network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sat.1259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.07.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03934621v1</w:t>
+                <w:t xml:space="preserve">hal-03576434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging multiuser diversity for adaptive hybrid satellite-LTE downlink scheduler (H-MUDoS) in emerging 5G-satellite network</w:t>
+                <w:t xml:space="preserve">Asymptotic properties of expansive Galton-Watson trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Nassif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 37 (2), pp.113-125. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, Paper 15, 1-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sat.1259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/19-EJP272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576434v1</w:t>
+                <w:t xml:space="preserve">hal-01661755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical multi-type Galton- Watson trees conditioned to be large</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (2), pp.157--200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01224696v2</w:t>
+                <w:t xml:space="preserve">hal-01817172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical multi-type Galton- Watson trees conditioned to be large</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Carlier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hongsong Guo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.757-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-016-0739-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817172v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic choice of the threshold of a grain filter via Galton-Watson trees. Application to granite cracks detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (1), pp.55-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2876,222 +2876,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local limits of conditioned Galton-Watson trees: the infinite spine case.</w:t>
+                <w:t xml:space="preserve">Exit times for an increasing Lévy tree-valued process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/EJP.v19-2747⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (1-2), pp.357-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-013-0509-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813145v4</w:t>
+                <w:t xml:space="preserve">hal-00673870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exit times for an increasing Lévy tree-valued process</w:t>
+                <w:t xml:space="preserve">Local limits of conditioned Galton-Watson trees: the infinite spine case.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 159 (1-2), pp.357-403. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, Article 2, pp 1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-013-0509-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v19-2747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673870v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813145v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local limits of conditioned Galton-Watson trees: the condensation case</w:t>
               </w:r>
@@ -3153,191 +3153,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A construction of a $\beta$-coalescent via the pruning of Binary Trees</w:t>
+                <w:t xml:space="preserve">The forest associated with the record process on a Lévy tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (3), pp.772-790</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.3497-3517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711518v2</w:t>
+                <w:t xml:space="preserve">hal-00686569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forest associated with the record process on a Lévy tree</w:t>
+                <w:t xml:space="preserve">A construction of a $\beta$-coalescent via the pruning of Binary Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 123, pp.3497-3517</w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.772-790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686569v2</w:t>
+                <w:t xml:space="preserve">hal-00711518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on Gromov-Hausdorff-Prokhorov distance between (locally) compact measure spaces</w:t>
               </w:r>
@@ -3349,51 +3349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18, pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3884,615 +3884,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalization approach for tomographic reconstruction of binary axially symmetric objects</w:t>
+                <w:t xml:space="preserve">Fragmentation associated with Levy processes using snake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00245-008-9039-8⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 141, pp.113-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-007-0081-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00139494v2</w:t>
+                <w:t xml:space="preserve">hal-00014673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation associated with Levy processes using snake</w:t>
+                <w:t xml:space="preserve">Williams' decomposition of the Lévy continuous random tree and simultaneous extinction probability for populations with neutral mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119, pp.1124-1143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014673v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams' decomposition of the Lévy continuous random tree and simultaneous extinction probability for populations with neutral mutations</w:t>
+                <w:t xml:space="preserve">A penalization approach for tomographic reconstruction of binary axially symmetric objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (3), pp.345-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-008-9039-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141154v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics for the small fragments of the fragmentation at nodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant edges in the case of a non-stationary Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Desolneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Li-Thiao-Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3150/07-BEJ6045⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.3277-3291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2007.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020262v1</w:t>
+                <w:t xml:space="preserve">hal-00079148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feller property and infinitesimal generator of the exploration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20, pp.355-370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10959-007-0082-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant edges in the case of a non-stationary Gaussian noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotics for the small fragments of the fragmentation at nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Li-Thiao-Te</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 40, pp.3277-3291. </w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.211-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2007.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3150/07-BEJ6045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079148v2</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong convergence for urn models with reducible replacement policy</w:t>
               </w:r>
@@ -4822,109 +4822,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson snake and fragmentation</w:t>
+                <w:t xml:space="preserve">Some properties of the exit measure for super-Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 7, pp.1</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 122, pp.71-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170693v1</w:t>
+                <w:t xml:space="preserve">hal-00170696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representations of the Brownian snake with drift</w:t>
               </w:r>
@@ -4986,109 +4986,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some properties of the exit measure for super-Brownian motion</w:t>
+                <w:t xml:space="preserve">Poisson snake and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 122, pp.71-107</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170696v1</w:t>
+                <w:t xml:space="preserve">hal-00170693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some properties of the exit measure for super-Brownian motion</w:t>
               </w:r>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,77 +6095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational method for tomographic reconstruction with few views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6352,51 +6352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361443v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boulal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01364-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nassif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01095-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413614v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.70" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.07.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bouaziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP272" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Koched" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8WSK2P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1259" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224696v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsong Guo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0739-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337551v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065981v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abraham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergounioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9323-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195701v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805322v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813145v4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-2747" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673870v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-013-0509-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711518v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686569v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609467v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379118v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP644" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497035v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270803v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096275v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP165" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014673v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-007-0081-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141154v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6045" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-007-0082-1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079148v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1189717535" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delmas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170696v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022236v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156848v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581326v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Omar Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H Fahal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164661v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697218v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361443v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boulal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01364-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nassif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01095-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413614v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.07.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bouaziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Koched" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8WSK2P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP272" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224696v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsong Guo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0739-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337551v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065981v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abraham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergounioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9323-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195701v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805322v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673870v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-013-0509-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813145v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-2747" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686569v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711518v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609467v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379118v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP644" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497035v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270803v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096275v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP165" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014673v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-007-0081-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141154v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079148v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-007-0082-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1189717535" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delmas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022236v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156848v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581326v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Omar Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H Fahal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164661v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697218v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>