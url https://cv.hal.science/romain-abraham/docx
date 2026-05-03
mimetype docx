--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -66,4744 +66,4757 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability-graphons: Limits of large dense weighted graphs</w:t>
+                <w:t xml:space="preserve">Conditioning Bienaymé-Galton-Watson trees to have large sub-populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hongwei Bi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Weibel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58, pp.345-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04361443v2</w:t>
+                <w:t xml:space="preserve">hal-04312847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The depositional record of the French Flemish Coastal plain since antiquity: Impacts of land reclamation in a tide‐dominated estuary</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probability-graphons: Limits of large dense weighted graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/dep2.279⟩</w:t>
+              <w:t xml:space="preserve">Innovations in Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.25-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/igt.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583376v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04361443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalization of Galton–Watson Trees with Marked Vertices</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The depositional record of the French Flemish Coastal plain since antiquity: Impacts of land reclamation in a tide‐dominated estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐yves Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youn Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Tilehghouatine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10959-024-01364-y⟩</w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (5), pp.685-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dep2.279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483823v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedforms and Sedimentary Features Related to Water-Depth Variations in a Sandy Tidal-Flat Environment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penalization of Galton–Watson Trees with Marked Vertices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Debs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-23-00025.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37, pp.3688-3724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-024-01364-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301154v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contrasting origins of glauconite in the shallow marine environment highlight this mineral as a marker of paleoenvironmental conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+                <w:t xml:space="preserve">Bedforms and Sedimentary Features Related to Water-Depth Variations in a Sandy Tidal-Flat Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Battiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Delattre</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sipka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (1), pp.80-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-23-00025.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219739v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Distributions of Benthic Foraminifera in the Adriatic Sea with Gradient Forest and Structural Equation Models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
+                <w:t xml:space="preserve">The contrasting origins of glauconite in the shallow marine environment highlight this mineral as a marker of paleoenvironmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13020794⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (S2), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04254879v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Understanding the Distributions of Benthic Foraminifera in the Adriatic Sea with Gradient Forest and Structural Equation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud A. Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Frontalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Francescangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Virginia Alves Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.3.106635⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13020794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884005v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sedimentological oxymoron: highly evolved glauconite of earliest diagenetic origin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+                <w:t xml:space="preserve">Preferential presence in harbours confirms the non-indigenous species status of Ammonia confertitesta (Foraminifera) in the English Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent M P Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Richirt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolyne Courleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Armynot Du Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.208⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), pp.351 - 369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3391/ai.2023.18.3.106635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090605v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global regime for general additive functionals of conditioned Bienaymé-Galton-Watson trees</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A sedimentological oxymoron: highly evolved glauconite of earliest diagenetic origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00440-021-01095-9⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (G1), pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941122v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global regime for general additive functionals of conditioned Bienaymé-Galton-Watson trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120508⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182 (182), pp.277-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-021-01095-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374316v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact simulation of the genealogical tree for a stationary branching population and application to the asymptotics of its total length</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Syndepositional glauconite as a paleoenvironmental proxy - the lower Cenomanian Chalk of Cap Blanc Nez (N-France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Bout-Roumazeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ventalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussenatou Nzié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (2), pp.537-574. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 584, pp.120508. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/apr.2020.70⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413614v3</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Properties of Stationary Continuous State Branching Processes</w:t>
+                <w:t xml:space="preserve">Exact simulation of the genealogical tree for a stationary branching population and application to the asymptotics of its total length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2021.07.011⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (2), pp.537-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/apr.2020.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614083v1</w:t>
+                <w:t xml:space="preserve">hal-01413614v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penalization of Galton-Watson processes</w:t>
+                <w:t xml:space="preserve">Some Properties of Stationary Continuous State Branching Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Debs</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 130 (5), pp.3095-3119. </w:t>
+              <w:t xml:space="preserve">, 2021, 141, pp.309-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2021.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744802v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very fat geometric galton-watson trees</w:t>
+                <w:t xml:space="preserve">Penalization of Galton-Watson processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ps/2019026⟩</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (5), pp.3095-3119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2019.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591656v1</w:t>
+                <w:t xml:space="preserve">hal-01744802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storm-induced concentration of sulfurized, marine-origin, organic matter as a possible mechanism in the formation of petroleum source-rock</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Very fat geometric galton-watson trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.294-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2019026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03934621v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging multiuser diversity for adaptive hybrid satellite-LTE downlink scheduler (H-MUDoS) in emerging 5G-satellite network</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Storm-induced concentration of sulfurized, marine-origin, organic matter as a possible mechanism in the formation of petroleum source-rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Koched</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.808-818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sat.1259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03576434v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic properties of expansive Galton-Watson trees</w:t>
+                <w:t xml:space="preserve">Leveraging multiuser diversity for adaptive hybrid satellite-LTE downlink scheduler (H-MUDoS) in emerging 5G-satellite network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nassif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24, Paper 15, 1-51. </w:t>
+              <w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.113-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/19-EJP272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/sat.1259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661755v1</w:t>
+                <w:t xml:space="preserve">hal-03576434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic properties of expansive Galton-Watson trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24, Paper 15, 1-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/19-EJP272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817172v1</w:t>
+                <w:t xml:space="preserve">hal-01661755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical multi-type Galton- Watson trees conditioned to be large</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variational methods for tomographic reconstruction with few views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongsong Guo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Milan Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86 (2), pp.157--200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01224696v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic choice of the threshold of a grain filter via Galton-Watson trees. Application to granite cracks detection</w:t>
+                <w:t xml:space="preserve">Critical multi-type Galton- Watson trees conditioned to be large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Debs</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongsong Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.757-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10959-016-0739-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337551v2</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224696v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal property of the Brownian tree</w:t>
+                <w:t xml:space="preserve">Automatic choice of the threshold of a grain filter via Galton-Watson trees. Application to granite cracks detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.1293-1309</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.50-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613842v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomographic Reconstruction from a Few Views: A Multi-Marginal Optimal Transport Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Carlier</w:t>
+                <w:t xml:space="preserve">Reversal property of the Brownian tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.1293-1309</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065981v3</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local limits of galton-watson trees conditioned on the number of protected nodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+                <w:t xml:space="preserve">Tomographic Reconstruction from a Few Views: A Multi-Marginal Optimal Transport Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-015-9323-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195701v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065981v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\beta$-coalescents and stable Galton-Watson trees</w:t>
+                <w:t xml:space="preserve">Local limits of galton-watson trees conditioned on the number of protected nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.451-476</w:t>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54, pp.55-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805322v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning of CRT-sub-trees</w:t>
+                <w:t xml:space="preserve">$\beta$-coalescents and stable Galton-Watson trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 125, pp.1569-1604</w:t>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.451-476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763707v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exit times for an increasing Lévy tree-valued process</w:t>
+                <w:t xml:space="preserve">Pruning of CRT-sub-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125, pp.1569-1604</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673870v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local limits of conditioned Galton-Watson trees: the infinite spine case.</w:t>
+                <w:t xml:space="preserve">Exit times for an increasing Lévy tree-valued process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, Article 2, pp 1-19. </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 159 (1-2), pp.357-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/EJP.v19-2747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-013-0509-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813145v4</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local limits of conditioned Galton-Watson trees: the condensation case</w:t>
+                <w:t xml:space="preserve">Local limits of conditioned Galton-Watson trees: the infinite spine case.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 56, Article 56, pp 1-29</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 19, Article 2, pp 1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v19-2747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909604v1</w:t>
+                <w:t xml:space="preserve">hal-00813145v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forest associated with the record process on a Lévy tree</w:t>
+                <w:t xml:space="preserve">Local limits of conditioned Galton-Watson trees: the condensation case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 123, pp.3497-3517</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, Article 56, pp 1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686569v2</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A construction of a $\beta$-coalescent via the pruning of Binary Trees</w:t>
+                <w:t xml:space="preserve">The forest associated with the record process on a Lévy tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (3), pp.772-790</w:t>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 123, pp.3497-3517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711518v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on Gromov-Hausdorff-Prokhorov distance between (locally) compact measure spaces</w:t>
+                <w:t xml:space="preserve">A construction of a $\beta$-coalescent via the pruning of Binary Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.772-790</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/EJP.v18-2116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00673921v1</w:t>
+                <w:t xml:space="preserve">hal-00711518v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record process on the Continuum Random Tree</w:t>
+                <w:t xml:space="preserve">A note on Gromov-Hausdorff-Prokhorov distance between (locally) compact measure spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/EJP.v18-2116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609467v3</w:t>
+                <w:t xml:space="preserve">hal-00673921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum-tree-valued Markov process</w:t>
+                <w:t xml:space="preserve">Record process on the Continuum Random Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ALEA : Latin American Journal of Probability and Mathematical Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AOP644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00379118v3</w:t>
+                <w:t xml:space="preserve">hal-00609467v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning Galton-Watson Trees and Tree-valued Markov Processes</w:t>
+                <w:t xml:space="preserve">A continuum-tree-valued Markov process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (3), pp.688-705. </w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (3), pp.1167-1211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/11-AIHP423⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/11-AOP644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497035v2</w:t>
+                <w:t xml:space="preserve">hal-00379118v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pruning a Lévy continuum random tree</w:t>
+                <w:t xml:space="preserve">Pruning Galton-Watson Trees and Tree-valued Markov Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Voisin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (3), pp.688-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/11-AIHP423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270803v3</w:t>
+                <w:t xml:space="preserve">hal-00497035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the branching mechanism of a continuous state branching process using immigration</w:t>
+                <w:t xml:space="preserve">Pruning a Lévy continuum random tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15, pp.1429-1473</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096275v2</w:t>
+                <w:t xml:space="preserve">hal-00270803v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation associated with Levy processes using snake</w:t>
+                <w:t xml:space="preserve">Changing the branching mechanism of a continuous state branching process using immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 141, pp.113-154. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (1), pp.226-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-007-0081-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/07-AIHP165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014673v2</w:t>
+                <w:t xml:space="preserve">hal-00096275v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Williams' decomposition of the Lévy continuous random tree and simultaneous extinction probability for populations with neutral mutations</w:t>
+                <w:t xml:space="preserve">Fragmentation associated with Levy processes using snake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 141, pp.113-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-007-0081-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141154v2</w:t>
+                <w:t xml:space="preserve">hal-00014673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A penalization approach for tomographic reconstruction of binary axially symmetric objects</w:t>
+                <w:t xml:space="preserve">Williams' decomposition of the Lévy continuous random tree and simultaneous extinction probability for populations with neutral mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 119, pp.1124-1143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00139494v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141154v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant edges in the case of a non-stationary Gaussian noise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A penalization approach for tomographic reconstruction of binary axially symmetric objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Li-Thiao-Te</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patcog.2007.02.015⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (3), pp.345-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00245-008-9039-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079148v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feller property and infinitesimal generator of the exploration process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Significant edges in the case of a non-stationary Gaussian noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Desolneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Li-Thiao-Te</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20, pp.355-370. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.3277-3291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10959-007-0082-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patcog.2007.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015553v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079148v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics for the small fragments of the fragmentation at nodes</w:t>
+                <w:t xml:space="preserve">Feller property and infinitesimal generator of the exploration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bernoulli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 13 (1), pp.211-228. </w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20, pp.355-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3150/07-BEJ6045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10959-007-0082-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00020262v1</w:t>
+                <w:t xml:space="preserve">hal-00015553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong convergence for urn models with reducible replacement policy</w:t>
+                <w:t xml:space="preserve">Asymptotics for the small fragments of the fragmentation at nodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Ycart</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1239/jap/1189717535⟩</w:t>
+              <w:t xml:space="preserve">Bernoulli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (1), pp.211-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3150/07-BEJ6045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087017v1</w:t>
+                <w:t xml:space="preserve">hal-00020262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward-backward stochastic differential equations and PDE with gradient dependent second order coefficients</w:t>
+                <w:t xml:space="preserve">Strong convergence for urn models with reducible replacement policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rivière</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stephane Dhersin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ycart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (3), pp.652-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1239/jap/1189717535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00008569v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of $\Delta u=4 u2$ with Neumann's conditions using the Brownian snake</w:t>
+                <w:t xml:space="preserve">Forward-backward stochastic differential equations and PDE with gradient dependent second order coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Delmas</w:t>
+                <w:t xml:space="preserve">Olivier Rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.475 - 516</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.184-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170684v1</w:t>
+                <w:t xml:space="preserve">hal-00008569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions of $\Delta u=4 u^2$ with Neumann's conditions using the Brownian snake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 128, pp.475-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4822,1350 +4835,1344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some properties of the exit measure for super-Brownian motion</w:t>
+                <w:t xml:space="preserve">Solutions of $\Delta u=4 u2$ with Neumann's conditions using the Brownian snake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 122, pp.71-107</w:t>
+              <w:t xml:space="preserve">, 2004, pp.475 - 516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170696v1</w:t>
+                <w:t xml:space="preserve">hal-00170684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of the Brownian snake with drift</w:t>
+                <w:t xml:space="preserve">Some properties of the exit measure for super-Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Serlet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic and Stochastics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 73, pp.287-308</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 122, pp.71-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022234v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poisson snake and fragmentation</w:t>
+                <w:t xml:space="preserve">Representations of the Brownian snake with drift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Delmas</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 7, pp.1</w:t>
+              <w:t xml:space="preserve">Stochastic and Stochastics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 73, pp.287-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170693v1</w:t>
+                <w:t xml:space="preserve">hal-00022234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some properties of the exit measure for super-Brownian motion</w:t>
+                <w:t xml:space="preserve">Poisson snake and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 122, pp.71-107</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022236v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of the Brownian snake with drift</w:t>
+                <w:t xml:space="preserve">Some properties of the exit measure for super-Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Serlet</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastics and Stochastics Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 73, pp.287-308</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 122, pp.71-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170691v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Representations of the Brownian snake with drift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Serlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stochastics and Stochastics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 73, pp.287-308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Preparation of ultrafine particles alpha-Fe2O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deygas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 321(IIb), pp.337-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site Frequency Spectrum in stationary branching populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Hoscheit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156848v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local limits of conditioned marked Galton Watson trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Boulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brownian continuum random tree conditioned to be large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581326v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth Separable architecture for Sentinel-5P Super-Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyam Omar Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditioning Bienaymé-Galton-Watson trees to have large sub-populations</w:t>
+                <w:t xml:space="preserve">CONDITIONING (SUB)CRITICAL LÉVY TREES BY THEIR MAXIMAL DEGREE: DECOMPOSITION AND LOCAL LIMIT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312847v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONDITIONING (SUB)CRITICAL LÉVY TREES BY THEIR MAXIMAL DEGREE: DECOMPOSITION AND LOCAL LIMIT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiomics Model for Mycetoma Grains Classification from Histopathological Microscopic Images Using Partial Least Squares Discriminant Analysis (PLS-DA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyam Omar Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed H Fahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838037v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiomics Model for Mycetoma Grains Classification from Histopathological Microscopic Images Using Partial Least Squares Discriminant Analysis (PLS-DA)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An introduction to Galton-Watson trees and their local limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03247688v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164661v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to Galton-Watson trees and their local limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A variational method for tomographic reconstruction with few views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïtine Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6352,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361443v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483823v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boulal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01364-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nassif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01095-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413614v3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.70" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui He" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.07.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bouaziz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Koched" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.07.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8WSK2P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576434v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1259" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661755v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP272" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224696v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsong Guo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0739-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337551v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613842v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065981v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abraham" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergounioux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9323-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195701v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805322v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673870v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-013-0509-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813145v4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-2747" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686569v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711518v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2116" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609467v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379118v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP644" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497035v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP423" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270803v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096275v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP165" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014673v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-007-0081-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141154v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079148v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-007-0082-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020262v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6045" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087017v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1189717535" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008569v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delmas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022234v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022236v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170691v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156848v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581326v3" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Omar Ali" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H Fahal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164661v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697218v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361443v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boulal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01364-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nassif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01095-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413614v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.70" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bouaziz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Koched" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8WSK2P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1259" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP272" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224696v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsong Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0739-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337551v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065981v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abraham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergounioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9323-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195701v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805322v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673870v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-013-0509-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813145v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-2747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686569v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711518v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609467v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379118v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP644" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497035v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP423" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270803v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096275v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP165" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014673v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-007-0081-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141154v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079148v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-007-0082-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1189717535" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156848v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581326v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Omar Ali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H Fahal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164661v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697218v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>