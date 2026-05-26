--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -4753,234 +4753,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00008569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of $\Delta u=4 u^2$ with Neumann's conditions using the Brownian snake</w:t>
+                <w:t xml:space="preserve">Solutions of $\Delta u=4 u2$ with Neumann's conditions using the Brownian snake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 128, pp.475-516</w:t>
+              <w:t xml:space="preserve">, 2004, pp.475 - 516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022232v1</w:t>
+                <w:t xml:space="preserve">hal-00170684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of $\Delta u=4 u2$ with Neumann's conditions using the Brownian snake</w:t>
+                <w:t xml:space="preserve">Solutions of $\Delta u=4 u^2$ with Neumann's conditions using the Brownian snake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Delmas</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.475 - 516</w:t>
+              <w:t xml:space="preserve">, 2004, 128, pp.475-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170684v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some properties of the exit measure for super-Brownian motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 122, pp.71-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5100,51 +5100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poisson snake and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 7, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5467,379 +5467,379 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site Frequency Spectrum in stationary branching populations</w:t>
+                <w:t xml:space="preserve">Local limits of conditioned marked Galton Watson trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Boulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Debs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156848v2</w:t>
+                <w:t xml:space="preserve">hal-05267386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local limits of conditioned marked Galton Watson trees</w:t>
+                <w:t xml:space="preserve">Brownian continuum random tree conditioned to be large</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Debs</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267386v1</w:t>
+                <w:t xml:space="preserve">hal-03581326v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian continuum random tree conditioned to be large</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Depth Separable architecture for Sentinel-5P Super-Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyam Omar Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hui He</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Galerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581326v3</w:t>
+                <w:t xml:space="preserve">hal-04917176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Separable architecture for Sentinel-5P Super-Resolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Site Frequency Spectrum in stationary branching populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Hoscheit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Galerne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04917176v1</w:t>
+                <w:t xml:space="preserve">hal-05156848v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONDITIONING (SUB)CRITICAL LÉVY TREES BY THEIR MAXIMAL DEGREE: DECOMPOSITION AND LOCAL LIMIT</w:t>
               </w:r>
@@ -5913,51 +5913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiomics Model for Mycetoma Grains Classification from Histopathological Microscopic Images Using Partial Least Squares Discriminant Analysis (PLS-DA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyam Omar Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361443v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boulal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01364-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nassif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01095-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413614v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.70" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bouaziz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Koched" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8WSK2P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1259" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP272" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224696v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsong Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0739-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337551v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065981v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abraham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergounioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9323-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195701v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805322v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673870v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-013-0509-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813145v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-2747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686569v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711518v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609467v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379118v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP644" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497035v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP423" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270803v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096275v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP165" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014673v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-007-0081-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141154v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079148v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-007-0082-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1189717535" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156848v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581326v3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917176v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Omar Ali" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H Fahal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164661v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697218v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Abraham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Bi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361443v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Weibel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/igt.7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ouchaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Besse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Tilehghouatine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Armynot Du Ch&#226;telet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483823v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Boulal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Debs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-024-01364-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301154v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Battiau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ventalon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sipka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-23-00025.1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219739v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Bout-Roumazeilles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delattre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.170" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud A. Rostami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Francescangeli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13020794" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Pavard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M P Bouchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Richirt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolyne Courleux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/ai.2023.18.3.106635" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04090605v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941122v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nassif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01095-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussenatou Nzi&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413614v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2020.70" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui He" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.07.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744802v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2019.09.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Bouaziz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2019026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934621v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Koched" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.07.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX8WSK2P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576434v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.1259" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661755v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/19-EJP272" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817172v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tine Bergounioux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Abraham" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carlier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Pennec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224696v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongsong Guo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-016-0739-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337551v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065981v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abraham" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abraham" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bergounioux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9323-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195701v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805322v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673870v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hoscheit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-013-0509-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813145v4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-2747" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909604v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686569v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711518v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v18-2116" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609467v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379118v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP644" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497035v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AIHP423" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270803v3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Voisin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096275v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-AIHP165" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014673v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-007-0081-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141154v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139494v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-008-9039-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C88EFF007D7CBB3C959A17DEBFA7FADBBA7D4FB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079148v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Desolneux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Li-Thiao-Te" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2007.02.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-007-0082-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020262v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/07-BEJ6045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Stephane Dhersin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ycart" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1189717535" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008569v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rivi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Delmas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170696v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022234v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170693v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022236v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753401v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deygas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267386v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581326v3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917176v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyam Omar Ali" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Galerne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156848v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838037v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247688v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H Fahal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164661v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697218v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>