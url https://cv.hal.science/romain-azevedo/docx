--- v0 (2026-03-06)
+++ v1 (2026-04-01)
@@ -451,1959 +451,1959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Procédure collective du débiteur cédé notifié tardivement : refus de compensation légale, obs. sous Cass. com., 23 oct. 2024, no 23-17704, F–B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, déc. 2024, n° DED202t4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Portée du droit à restitution en cas de défaut de réponse à la demande du crédit-bailleur, note sous Cass. com., 2 mai 2024, F-B, n° 21-25.720</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Procédure collective du débiteur cédé notifié tardivement : refus de compensation légale, obs. sous Cass. com., 23 oct. 2024, no 23-17704, F–B</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transaction à l'épreuve des nullités de la période suspecte, obs. sous Cass. com., 12 juin 2024, no 22-24212, F–D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, déc. 2024, n° DED202t4</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2024, oct. 2024, (n°DED202q1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La transaction à l'épreuve des nullités de la période suspecte, obs. sous Cass. com., 12 juin 2024, no 22-24212, F–D</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relevé d'office de l'éligibilité au surendettement de l'artisan EIRL, obs. sous Cass. 2e civ., 26 oct. 2023, no 21-25581, F–B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, oct. 2024, (n°DED202q1)</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, 2024, DED202a6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Relevé d'office de l'éligibilité au surendettement de l'artisan EIRL, obs. sous Cass. 2e civ., 26 oct. 2023, no 21-25581, F–B</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La suspension de toute action contre la caution personne physique n'équivaut pas à une privation du droit d'agir contre elle, note sous Cass. com., 14 juin 2023, n° 21-24.018, F-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin de l’instance en vérification et admission des créances à la résolution du plan, note sous Cass. com., 25 oct. 2023, F-B, n° 22-13.185</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel de l’automaticité du relevé de forclusion du créancier omis de la liste, note sous Cass. com., 26 oct. 2022, F-D, n° 21-13.645</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action d'intérêt collectif : obtention du prix du fonds de commerce versé hâtivement, obs. sous Cass. com., 8 mars 2023, no 21-18677, F–B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, DED202a6</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">La suspension de toute action contre la caution personne physique n'équivaut pas à une privation du droit d'agir contre elle, note sous Cass. com., 14 juin 2023, n° 21-24.018, F-B</w:t>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur les obstacles temporels au prononcé d’une sanction professionnelle, note sous Cass. com., 8 févr. 2023, F-B, n° 21-22.796</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution : indifférence de la publication de l'arrêté du plan de redressement, obs. sous Cass. com., 14 déc. 2022, no 21-16048, F–B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, janv. (n° DED201g4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de gérer et report de la date de cessation des paiements, obs. sous Cass. com., 12 janv. 2022, n°20-21427, F–B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fait générateur et sort d'une créance de restitution née d'un arrêt de cassation, obs. sous Cass. com., 26 oct. 2022, n°21-13474, F–B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codébiteur in bonis : échappatoire pour le créancier interdit de reprendre ses poursuites individuelles à la clôture de la liquidation, note sous Cass. com., 2 févr. 2022, n°20-18.791, F-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fin de l’instance en vérification et admission des créances à la résolution du plan, note sous Cass. com., 25 oct. 2023, F-B, n° 22-13.185</w:t>
+              <w:t xml:space="preserve">, 2022, 25, pp.1223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus du droit d’agir du liquidateur judiciaire et responsabilité pour insuffisance d’actif, note sous Cass. com., 14 sept. 2022, F-D, n° 21-15.381</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Action d'intérêt collectif : obtention du prix du fonds de commerce versé hâtivement, obs. sous Cass. com., 8 mars 2023, no 21-18677, F–B</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente aux enchères publiques : mention erronée du catalogue et erreur sur la substance, note sous Cass. 1re civ., 21 oct. 2020, nº19-15.415, P+B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction de la fraction du préjudice social ou collectif et du préjudice personnel de l'associé, obs. sous Cass. com., 2 juin 2021, n°19-23758, F–D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Restitution : indifférence de la publication de l'arrêté du plan de redressement, obs. sous Cass. com., 14 déc. 2022, no 21-16048, F–B</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement fautif du compte courant d'un associé dirigeant, obs. sous Cass. com., 20 oct. 2021, n°20-11095, F–D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, janv. (n° DED201g4)</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Interdiction de gérer et report de la date de cessation des paiements, obs. sous Cass. com., 12 janv. 2022, n°20-21427, F–B</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle rigoureux des conditions de la responsabilité pour insuffisance d'actif, obs. sous Cass. com., 24 mars 2021, n°19-21471, F–D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fait générateur et sort d'une créance de restitution née d'un arrêt de cassation, obs. sous Cass. com., 26 oct. 2022, n°21-13474, F–B</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif du dirigeant bénévole, obs. sous Cass. com., 9 déc. 2020, n°18-24730, F–PB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Distinction de la fraction du préjudice social ou collectif et du préjudice personnel de l'associé, obs. sous Cass. com., 2 juin 2021, n°19-23758, F–D</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le périmètre de la transaction en liquidation judiciaire, obs. sous Cass. com., 9 déc. 2020, n°19-17258, F–PB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remboursement fautif du compte courant d'un associé dirigeant, obs. sous Cass. com., 20 oct. 2021, n°20-11095, F–D</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de l'insuffisance d'actif à la date de cessation des fonctions du dirigeant, obs. sous Cass. com., 16 juin 2021, n°19-16359, F–D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Contrôle rigoureux des conditions de la responsabilité pour insuffisance d'actif, obs. sous Cass. com., 24 mars 2021, n°19-21471, F–D</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine d'application de la procédure de « traitement de sortie de crise », obs. sous D. n° 2021-1354, 16 oct. 2021, relatif à la procédure de traitement de sortie de crise, JO, 17 oct. 2021 ; D. n° 2021-1355, 16 oct. 2021, portant diverses mesures d’application de l’article 13 de la loi n° 2021-689 du 31 mai 2021 relative à la gestion de la sortie de crise sanitaire et fixant notamment les seuils prévus par le A du I de cet article, JO, 17 oct. 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif du dirigeant bénévole, obs. sous Cass. com., 9 déc. 2020, n°18-24730, F–PB</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la réclamation du créancier contre l'état des créances, obs. sous Cass. com., 2 juin 2021, n°19-24154, F–P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur le périmètre de la transaction en liquidation judiciaire, obs. sous Cass. com., 9 déc. 2020, n°19-17258, F–PB</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créance de restitution pour paiement indu non éligible au privilège de procédure, obs. sous CA Versailles, 12e ch., 7 janv. 2021, n°19/05725</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Appréciation de l'insuffisance d'actif à la date de cessation des fonctions du dirigeant, obs. sous Cass. com., 16 juin 2021, n°19-16359, F–D</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la procédure de « traitement de sortie de crise », obs. sous D. n° 2021-1354, 16 oct. 2021, relatif à la procédure de traitement de sortie de crise, JO, 17 oct. 2021 ; D. n° 2021-1355, 16 oct. 2021, portant diverses mesures d’application de l’article 13 de la loi n° 2021-689 du 31 mai 2021 relative à la gestion de la sortie de crise sanitaire et fixant notamment les seuils prévus par le A du I de cet article, JO, 17 oct. 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Domaine d'application de la procédure de « traitement de sortie de crise », obs. sous D. n° 2021-1354, 16 oct. 2021, relatif à la procédure de traitement de sortie de crise, JO, 17 oct. 2021 ; D. n° 2021-1355, 16 oct. 2021, portant diverses mesures d’application de l’article 13 de la loi n° 2021-689 du 31 mai 2021 relative à la gestion de la sortie de crise sanitaire et fixant notamment les seuils prévus par le A du I de cet article, JO, 17 oct. 2021</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et accès au juge : entre urgence économique et urgence sanitaire, obs. sous Ord. n° 2020-304, 25 mars 2020, JO, 26 mars 2020 ; Ord. n° 2020-341, 27 mars 2020, JO, 28 mars 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Recevabilité de la réclamation du créancier contre l'état des créances, obs. sous Cass. com., 2 juin 2021, n°19-24154, F–P</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité civile professionnelle du mandataire judiciaire, obs. sous CA Paris, 5-8, 26 mai 2020, n° 18/24313</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Créance de restitution pour paiement indu non éligible au privilège de procédure, obs. sous CA Versailles, 12e ch., 7 janv. 2021, n°19/05725</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une adoption accélérée des plans de sauvegarde ou de redressement sous l'effet de la crise sanitaire, obs. sous Ord. n° 2020-596, 20 mai 2020, JO, 21 mai 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920030v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03919990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction de fait et faute d'abstention, obs. sous CA Paris, 5-8, 19 mai 2020, no 17/14557</w:t>
               </w:r>
@@ -2982,51 +2982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588602v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03931194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920129v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03919990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Tournaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-03919979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTD044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03931194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03919990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Tournaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-03919979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTD044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>