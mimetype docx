--- v1 (2026-04-01)
+++ v2 (2026-05-14)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -175,2550 +175,2619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anticiper les contraintes à venir : présentation du livre VI du Code de commerce, in La défaillance du réseau de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des procédures collectives civiles et commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n°2, dossier 14, p. 54-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La protection des entreprises face au numérique par le droit des entreprises en difficulté, in « La protection des acteurs économiques à l'ère du numérique », Colloque organisé à la faculté de droit et sciences politiques de l'Université Bretagne Sud en 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.416-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remboursement inconditionnel du payeur malgré la procédure collective du bénéficiaire, note sous Cass. com., 2 juill. 2025, FS-B, n° 24-11.680</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence pour connaître de la restitution des fonds distribués après adjudication, obs. sous Cass. com., 6 mars 2024, no 22-22465, F–B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, DED202f6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demande de restitution d'un bien mobilier du domaine public, obs. sous Cass. com., 23 mai 2024, no 22-24565, F–B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, juill. 2024 (n° DED202m0)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédure collective du débiteur cédé notifié tardivement : refus de compensation légale, obs. sous Cass. com., 23 oct. 2024, no 23-17704, F–B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, déc. 2024, n° DED202t4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portée du droit à restitution en cas de défaut de réponse à la demande du crédit-bailleur, note sous Cass. com., 2 mai 2024, F-B, n° 21-25.720</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transaction à l'épreuve des nullités de la période suspecte, obs. sous Cass. com., 12 juin 2024, no 22-24212, F–D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, oct. 2024, (n°DED202q1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevé d'office de l'éligibilité au surendettement de l'artisan EIRL, obs. sous Cass. 2e civ., 26 oct. 2023, no 21-25581, F–B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, DED202a6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La suspension de toute action contre la caution personne physique n'équivaut pas à une privation du droit d'agir contre elle, note sous Cass. com., 14 juin 2023, n° 21-24.018, F-B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de l’instance en vérification et admission des créances à la résolution du plan, note sous Cass. com., 25 oct. 2023, F-B, n° 22-13.185</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rappel de l’automaticité du relevé de forclusion du créancier omis de la liste, note sous Cass. com., 26 oct. 2022, F-D, n° 21-13.645</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur les obstacles temporels au prononcé d’une sanction professionnelle, note sous Cass. com., 8 févr. 2023, F-B, n° 21-22.796</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action d'intérêt collectif : obtention du prix du fonds de commerce versé hâtivement, obs. sous Cass. com., 8 mars 2023, no 21-18677, F–B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur les obstacles temporels au prononcé d’une sanction professionnelle, note sous Cass. com., 8 févr. 2023, F-B, n° 21-22.796</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restitution : indifférence de la publication de l'arrêté du plan de redressement, obs. sous Cass. com., 14 déc. 2022, no 21-16048, F–B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, janv. (n° DED201g4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abus du droit d’agir du liquidateur judiciaire et responsabilité pour insuffisance d’actif, note sous Cass. com., 14 sept. 2022, F-D, n° 21-15.381</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Restitution : indifférence de la publication de l'arrêté du plan de redressement, obs. sous Cass. com., 14 déc. 2022, no 21-16048, F–B</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de gérer et report de la date de cessation des paiements, obs. sous Cass. com., 12 janv. 2022, n°20-21427, F–B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, janv. (n° DED201g4)</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Interdiction de gérer et report de la date de cessation des paiements, obs. sous Cass. com., 12 janv. 2022, n°20-21427, F–B</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fait générateur et sort d'une créance de restitution née d'un arrêt de cassation, obs. sous Cass. com., 26 oct. 2022, n°21-13474, F–B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fait générateur et sort d'une créance de restitution née d'un arrêt de cassation, obs. sous Cass. com., 26 oct. 2022, n°21-13474, F–B</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codébiteur in bonis : échappatoire pour le créancier interdit de reprendre ses poursuites individuelles à la clôture de la liquidation, note sous Cass. com., 2 févr. 2022, n°20-18.791, F-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25, pp.1223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la procédure de « traitement de sortie de crise », obs. sous D. n° 2021-1354, 16 oct. 2021, relatif à la procédure de traitement de sortie de crise, JO, 17 oct. 2021 ; D. n° 2021-1355, 16 oct. 2021, portant diverses mesures d’application de l’article 13 de la loi n° 2021-689 du 31 mai 2021 relative à la gestion de la sortie de crise sanitaire et fixant notamment les seuils prévus par le A du I de cet article, JO, 17 oct. 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Créance de restitution pour paiement indu non éligible au privilège de procédure, obs. sous CA Versailles, 12e ch., 7 janv. 2021, n°19/05725</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remboursement fautif du compte courant d'un associé dirigeant, obs. sous Cass. com., 20 oct. 2021, n°20-11095, F–D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distinction de la fraction du préjudice social ou collectif et du préjudice personnel de l'associé, obs. sous Cass. com., 2 juin 2021, n°19-23758, F–D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vente aux enchères publiques : mention erronée du catalogue et erreur sur la substance, note sous Cass. 1re civ., 21 oct. 2020, nº19-15.415, P+B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Lamy Droit civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Distinction de la fraction du préjudice social ou collectif et du préjudice personnel de l'associé, obs. sous Cass. com., 2 juin 2021, n°19-23758, F–D</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif du dirigeant bénévole, obs. sous Cass. com., 9 déc. 2020, n°18-24730, F–PB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remboursement fautif du compte courant d'un associé dirigeant, obs. sous Cass. com., 20 oct. 2021, n°20-11095, F–D</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle rigoureux des conditions de la responsabilité pour insuffisance d'actif, obs. sous Cass. com., 24 mars 2021, n°19-21471, F–D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrôle rigoureux des conditions de la responsabilité pour insuffisance d'actif, obs. sous Cass. com., 24 mars 2021, n°19-21471, F–D</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur le périmètre de la transaction en liquidation judiciaire, obs. sous Cass. com., 9 déc. 2020, n°19-17258, F–PB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Responsabilité pour insuffisance d'actif du dirigeant bénévole, obs. sous Cass. com., 9 déc. 2020, n°18-24730, F–PB</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domaine d'application de la procédure de « traitement de sortie de crise », obs. sous D. n° 2021-1354, 16 oct. 2021, relatif à la procédure de traitement de sortie de crise, JO, 17 oct. 2021 ; D. n° 2021-1355, 16 oct. 2021, portant diverses mesures d’application de l’article 13 de la loi n° 2021-689 du 31 mai 2021 relative à la gestion de la sortie de crise sanitaire et fixant notamment les seuils prévus par le A du I de cet article, JO, 17 oct. 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur le périmètre de la transaction en liquidation judiciaire, obs. sous Cass. com., 9 déc. 2020, n°19-17258, F–PB</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation de l'insuffisance d'actif à la date de cessation des fonctions du dirigeant, obs. sous Cass. com., 16 juin 2021, n°19-16359, F–D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Appréciation de l'insuffisance d'actif à la date de cessation des fonctions du dirigeant, obs. sous Cass. com., 16 juin 2021, n°19-16359, F–D</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité de la réclamation du créancier contre l'état des créances, obs. sous Cass. com., 2 juin 2021, n°19-24154, F–P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Domaine d'application de la procédure de « traitement de sortie de crise », obs. sous D. n° 2021-1354, 16 oct. 2021, relatif à la procédure de traitement de sortie de crise, JO, 17 oct. 2021 ; D. n° 2021-1355, 16 oct. 2021, portant diverses mesures d’application de l’article 13 de la loi n° 2021-689 du 31 mai 2021 relative à la gestion de la sortie de crise sanitaire et fixant notamment les seuils prévus par le A du I de cet article, JO, 17 oct. 2021</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Direction de fait et faute d'abstention, obs. sous CA Paris, 5-8, 19 mai 2020, no 17/14557</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Recevabilité de la réclamation du créancier contre l'état des créances, obs. sous Cass. com., 2 juin 2021, n°19-24154, F–P</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'efficacité des procédures accélérées au-delà de la crise sanitaire, obs. sous Ord. n° 2020-596, 20 mai 2020, JO, 21 mai 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Créance de restitution pour paiement indu non éligible au privilège de procédure, obs. sous CA Versailles, 12e ch., 7 janv. 2021, n°19/05725</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité civile professionnelle du mandataire judiciaire, obs. sous CA Paris, 5-8, 26 mai 2020, n° 18/24313</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Effets de la procédure de « traitement de sortie de crise », obs. sous D. n° 2021-1354, 16 oct. 2021, relatif à la procédure de traitement de sortie de crise, JO, 17 oct. 2021 ; D. n° 2021-1355, 16 oct. 2021, portant diverses mesures d’application de l’article 13 de la loi n° 2021-689 du 31 mai 2021 relative à la gestion de la sortie de crise sanitaire et fixant notamment les seuils prévus par le A du I de cet article, JO, 17 oct. 2021</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et accès au juge : entre urgence économique et urgence sanitaire, obs. sous Ord. n° 2020-304, 25 mars 2020, JO, 26 mars 2020 ; Ord. n° 2020-341, 27 mars 2020, JO, 28 mars 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Covid-19 et accès au juge : entre urgence économique et urgence sanitaire, obs. sous Ord. n° 2020-304, 25 mars 2020, JO, 26 mars 2020 ; Ord. n° 2020-341, 27 mars 2020, JO, 28 mars 2020</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une adoption accélérée des plans de sauvegarde ou de redressement sous l'effet de la crise sanitaire, obs. sous Ord. n° 2020-596, 20 mai 2020, JO, 21 mai 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Essentiel Droit des entreprises en difficulté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920030v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03920000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’extinction en cas de liquidation judiciaire et amiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur les modes d’extinction de l’obligation, dir. L. Andreu et M. Mignot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.257-285, 2024, 978-2-336-45856-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de la réparation en nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Tournaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit de la responsabilité. Actes du colloque du 25 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 979-10-91076-30-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2728,114 +2797,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le caractère collectif des procédures collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Montpellier, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019MONTD044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03919979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2982,51 +3051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356983v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645311v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588602v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723297v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384830v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366658v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366653v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366646v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03931194v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920132v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920180v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920041v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920090v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920049v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03919990v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917564v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Tournaire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-03919979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTD044" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599327v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356959v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542250v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645311v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03931194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920153v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920132v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920080v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920120v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920067v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920060v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03919990v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03920030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786851v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917564v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Tournaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-03919979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTD044" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>