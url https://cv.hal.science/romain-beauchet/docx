--- v0 (2026-03-27)
+++ v1 (2026-04-16)
@@ -4208,834 +4208,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning Rate Modifiers to Tailor Combustion of ADN/AN-Based Solid Propellants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauchet</w:t>
+                <w:t xml:space="preserve">Technology development for ADN-based green monopropellant thrusters - an overview of the Reform project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hendrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Wingborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Gediminas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd AIAA/SAE/ASEE Joint Propulsion Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Milan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496616v1</w:t>
+                <w:t xml:space="preserve">hal-05498814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and activity assessment of new catalytic materials for decomposition of ADN-based monopropellants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Artault</w:t>
+                <w:t xml:space="preserve">Burning Rate Modifiers to Tailor Combustion of ADN/AN-Based Solid Propellants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sécordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daigurande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd AIAA/SAE/ASEE Joint Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Atlanta, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2017-4754⟩</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-5077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496626v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison between Extruded and Printed Ceramic Monoliths for Catalysts</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and activity assessment of new catalytic materials for decomposition of ADN-based monopropellants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Brahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd AIAA/SAE/ASEE Joint Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Atlanta, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-4754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498802v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing of Ceramic Materials: a Performance Comparison of Catalysts for Monopropellant Thrusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tobias Bartok</w:t>
+                <w:t xml:space="preserve">Calculated and experimental binary phase diagrams for ADN and AN based solid propellants – H2020 GRAIL project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sécordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daigurande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maleix</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd AIAA/SAE/ASEE Joint Propulsion Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Milan (Italie), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496623v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology development for ADN-based green monopropellant thrusters - an overview of the Reform project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linus Gediminas</w:t>
+                <w:t xml:space="preserve">Performance Comparison between Extruded and Printed Ceramic Monoliths for Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Jan Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Milan, France</w:t>
+              <w:t xml:space="preserve">, 2017, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498814v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated and experimental binary phase diagrams for ADN and AN based solid propellants – H2020 GRAIL project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauchet</w:t>
+                <w:t xml:space="preserve">Additive Manufacturing of Ceramic Materials: a Performance Comparison of Catalysts for Monopropellant Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Jan Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bartok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd AIAA/SAE/ASEE Joint Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Atlanta, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-4603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499008v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and treatment of alane (aluminium hydride, AlH3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki El Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,51 +5809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05239840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cottenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B39706" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Veit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117944" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jan Koopmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Reddy Nandyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.07.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGF5CXB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabernaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Negri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wilhelm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hendrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wingborg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Gediminas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2017.11.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Farhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019027933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Nandyala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019028072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koubaissy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQKM0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;dard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berberich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lavoie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41ZHSFHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpogbemabou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.09.117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZCSBZ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Corcos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimont-Montpetit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.08.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN5D3J8P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteil-Rivera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.06.061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSNM2JKB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.11.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP7RB0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laduranty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZ749R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDTDM71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mijoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.07.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDB8HFSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.09.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18054B97-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58C8J29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tyrrell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Allen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-869992" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-1942" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1788" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soudarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Showy Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lebon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Prodhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496616v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daigurande" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-5077" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496626v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4754" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498802v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bartok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4603" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-479" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berberi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18186" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05239840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cottenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B39706" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Veit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117944" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jan Koopmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Reddy Nandyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.07.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGF5CXB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabernaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Negri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wilhelm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hendrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wingborg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Gediminas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2017.11.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Farhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019027933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Nandyala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019028072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koubaissy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQKM0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;dard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berberich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lavoie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41ZHSFHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpogbemabou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.09.117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZCSBZ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Corcos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimont-Montpetit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.08.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN5D3J8P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteil-Rivera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.06.061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSNM2JKB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.11.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP7RB0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laduranty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZ749R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDTDM71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mijoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.07.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDB8HFSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.09.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18054B97-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58C8J29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tyrrell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Allen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-869992" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-1942" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1788" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soudarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Showy Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lebon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Prodhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daigurande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-5077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4754" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bartok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496623v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4603" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-479" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berberi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18186" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>