--- v1 (2026-04-16)
+++ v2 (2026-05-20)
@@ -1051,559 +1051,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technologies for ammonium dinitramide based monopropellant thrusters – The project RHEFORM</w:t>
+                <w:t xml:space="preserve">MONOMETALLIC AND BIMETALLIC PT-BASED NANOPARTICLES AS TETRAMETHYLTETRAZENE (TMTZ) DECOMPOSITION CATALYSTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Negri</w:t>
+                <w:t xml:space="preserve">Nolwenn Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Wilhelm</w:t>
+                <w:t xml:space="preserve">Kamal Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hendrich</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2017.11.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.229-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2019027933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494127v1</w:t>
+                <w:t xml:space="preserve">hal-05494099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONOMETALLIC AND BIMETALLIC PT-BASED NANOPARTICLES AS TETRAMETHYLTETRAZENE (TMTZ) DECOMPOSITION CATALYSTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New technologies for ammonium dinitramide based monopropellant thrusters – The project RHEFORM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Mayet</w:t>
+                <w:t xml:space="preserve">Christian Hendrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Farhat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Batonneau</w:t>
+                <w:t xml:space="preserve">Niklas Wingborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linus Gediminas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (3), pp.229-240. </w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143, pp.105-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2019027933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2017.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494099v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATALYTIC EFFECTIVITY OF PRINTED MONOLITHIC STRUCTURES WITH HYDROGEN PEROXIDE – MODELING AND EXPERIMENTAL RESULTS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun Nandyala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Batonneau</w:t>
+                <w:t xml:space="preserve">Anthony Le Valant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Drault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Comminges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2019028072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 367, pp.234-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05496606v1</w:t>
+                <w:t xml:space="preserve">hal-02109667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the metallic particle size of supported Pt catalysts on methylcyclopentane hydrogenolysis: Understanding of the ring opening products distribution by a geometric approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Drault</w:t>
+                <w:t xml:space="preserve">CATALYTIC EFFECTIVITY OF PRINTED MONOLITHIC STRUCTURES WITH HYDROGEN PEROXIDE – MODELING AND EXPERIMENTAL RESULTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Jan Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Nandyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pavesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maleix</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 367, pp.234-243. </w:t>
+              <w:t xml:space="preserve">International Journal of Energetic Materials and Chemical Propulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (4), pp.321-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2018.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/IntJEnergeticMaterialsChemProp.2019028072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109667v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio oil synthesis by coupling biological biomass pretreatment and catalytic hydroliquefaction process</w:t>
               </w:r>
@@ -3949,1093 +3949,1093 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, evaluation and characterization of catalytic beds for a trigas chemical propulsion thruster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chabernaud</w:t>
+                <w:t xml:space="preserve">Catalytic Ignition of Hydrogen Peroxide for Storable Bipropellant Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bellenoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Madrid, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Madrid, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2019-944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499012v1</w:t>
+                <w:t xml:space="preserve">hal-05499017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Ignition of Hydrogen Peroxide for Storable Bipropellant Thrusters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Tran</w:t>
+                <w:t xml:space="preserve">Preparation, evaluation and characterization of catalytic beds for a trigas chemical propulsion thruster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabernaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Madrid, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, Madrid, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499017v1</w:t>
+                <w:t xml:space="preserve">hal-05499012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology development for ADN-based green monopropellant thrusters - an overview of the Reform project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Linus Gediminas</w:t>
+                <w:t xml:space="preserve">Performance Comparison between Extruded and Printed Ceramic Monoliths for Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Jan Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Milan, France</w:t>
+              <w:t xml:space="preserve">, 2017, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498814v1</w:t>
+                <w:t xml:space="preserve">hal-05498802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning Rate Modifiers to Tailor Combustion of ADN/AN-Based Solid Propellants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive Manufacturing of Ceramic Materials: a Performance Comparison of Catalysts for Monopropellant Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Jan Koopmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Schuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Sécordel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Beauchet</w:t>
+                <w:t xml:space="preserve">Tobias Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Batonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd AIAA/SAE/ASEE Joint Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Atlanta, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2017-5077⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-4603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496616v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and activity assessment of new catalytic materials for decomposition of ADN-based monopropellants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chabernaud</w:t>
+                <w:t xml:space="preserve">Burning Rate Modifiers to Tailor Combustion of ADN/AN-Based Solid Propellants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sécordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Artault</w:t>
+                <w:t xml:space="preserve">Zaki El Sayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daigurande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd AIAA/SAE/ASEE Joint Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Atlanta, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2017-4754⟩</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-5077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496626v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated and experimental binary phase diagrams for ADN and AN based solid propellants – H2020 GRAIL project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Daigurande</w:t>
+                <w:t xml:space="preserve">Development and activity assessment of new catalytic materials for decomposition of ADN-based monopropellants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maleix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">53rd AIAA/SAE/ASEE Joint Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Atlanta, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2017-4754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499008v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison between Extruded and Printed Ceramic Monoliths for Catalysts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maleix</w:t>
+                <w:t xml:space="preserve">Technology development for ADN-based green monopropellant thrusters - an overview of the Reform project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Negri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hendrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Wingborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linus Gediminas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Milan (Italie), France</w:t>
+              <w:t xml:space="preserve">, 2017, Milan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498802v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive Manufacturing of Ceramic Materials: a Performance Comparison of Catalysts for Monopropellant Thrusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tobias Bartok</w:t>
+                <w:t xml:space="preserve">Calculated and experimental binary phase diagrams for ADN and AN based solid propellants – H2020 GRAIL project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sécordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daigurande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maleix</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd AIAA/SAE/ASEE Joint Propulsion Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Milan (Italie), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2017-4603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05496623v1</w:t>
+                <w:t xml:space="preserve">hal-05499008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, characterization and treatment of alane (aluminium hydride, AlH3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki El Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,51 +5043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Beauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Batonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kappenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference for Aeronautics and Space Sciences (EUCASS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5809,51 +5809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05239840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cottenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B39706" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Veit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117944" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jan Koopmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Reddy Nandyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.07.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGF5CXB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabernaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494127v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Negri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wilhelm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hendrich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wingborg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Gediminas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2017.11.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Farhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019027933" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Nandyala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019028072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koubaissy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQKM0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;dard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berberich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lavoie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41ZHSFHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpogbemabou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.09.117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZCSBZ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Corcos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimont-Montpetit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.08.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN5D3J8P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteil-Rivera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.06.061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSNM2JKB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.11.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP7RB0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laduranty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZ749R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDTDM71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mijoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.07.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDB8HFSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.09.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18054B97-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58C8J29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tyrrell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Allen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-869992" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-1942" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1788" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soudarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Showy Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lebon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499012v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Prodhomme" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499017v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-944" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daigurande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-5077" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4754" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499008v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498802v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bartok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496623v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4603" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-479" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berberi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18186" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05239840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cottenot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bellenoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B39706" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Beauchet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Batonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2024.10.046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Quintens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.B38593" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Cruchade" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Veit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Colin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2020.117944" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496596v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Jan Koopmans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Reddy Nandyala" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavesi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.07.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCGF5CXB-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maleix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabernaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Brahmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.03.033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494099v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Mayet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Farhat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kappenstein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019027933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494127v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Negri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Wilhelm" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hendrich" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Wingborg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Gediminas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2017.11.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109667v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Le Valant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Drault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Comminges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.09.016" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Nandyala" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IntJEnergeticMaterialsChemProp.2019028072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054133v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamieh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beauchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lem&#233;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Koubaissy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.01.070" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLQKM0RQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;dard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Berberich" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lavoie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41ZHSFHL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874776v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kpogbemabou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.09.117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZCSBZ6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990989v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Corcos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guimont-Montpetit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dion" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.08.070" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN5D3J8P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881545v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteil-Rivera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.06.061" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSNM2JKB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904888v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.11.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJP7RB0T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laduranty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.04.056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MZ749R8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663453v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pinard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2011.02.043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RDTDM71-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mijoin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Batonneau-Gener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magnoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2010.07.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDB8HFSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2008.09.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18054B97-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Magnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mijoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2007.03.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S58C8J29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Tyrrell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Allen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Jones" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2005-869992" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-1942" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1788" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-04931210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Soudarin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Showy Chen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-1787" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499020v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494105v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Lebon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tran" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2020-3825" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499017v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2019-944" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499012v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Prodhomme" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Schuh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bartok" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496623v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki El Sayah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daigurande" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-5077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496626v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Artault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2017-4754" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498814v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498792v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2017-479" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Berberi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/18186" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04024949v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Portehault" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>