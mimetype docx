--- v0 (2026-03-18)
+++ v1 (2026-04-13)
@@ -875,239 +875,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of some recent results on Risk Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractional Poisson process: long-range dependence and applications in ruin theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Saussereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3), pp.1271 - 1272</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616178v1</w:t>
+                <w:t xml:space="preserve">hal-00831074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional Poisson process: long-range dependence and applications in ruin theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A survey of some recent results on Risk Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Avram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Saussereau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dutang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Rabehasaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.322 - 337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201444020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831074v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic multivariate finite-time ruin probabilities with heavy-tailed claim amounts: Impact of dependence and optimal reserve allocation</w:t>
               </w:r>
@@ -1201,51 +1201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Eyraud-Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.176-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haikady Nagaraja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1512,51 +1512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic behavior of the finite-time expected time-integrated negative part of some risk processes and optimal reserve allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Macci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,51 +1633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 43 (3), pp.412-421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1747,51 +1747,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la ruine multivariée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches statistiques du risque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.231-242, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2498,51 +2498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D28E78A"/>
+    <w:nsid w:val="D3070185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2729,51 +2729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-biard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9560-4074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10870" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mefleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dombry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2018.1563146" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-019-00363-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mallein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/my58-1n45" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616178v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Avram" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444020" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538571v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks1030176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569254v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Asmussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-011-0002-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikady Nagaraja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.857" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBC9853B2C983956DDE2DC8E7A9930D25089D0BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372525v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Macci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Veraverbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10182" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-biard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9560-4074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10870" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mefleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dombry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2018.1563146" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-019-00363-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mallein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/my58-1n45" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Avram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538571v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks1030176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569254v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Asmussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-011-0002-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikady Nagaraja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.857" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBC9853B2C983956DDE2DC8E7A9930D25089D0BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372525v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Macci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Veraverbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10182" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>