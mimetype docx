--- v1 (2026-04-13)
+++ v2 (2026-05-04)
@@ -2498,51 +2498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3070185"/>
+    <w:nsid w:val="88046219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>