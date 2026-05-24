--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1087,213 +1087,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic multivariate finite-time ruin probabilities with heavy-tailed claim amounts: Impact of dependence and optimal reserve allocation</w:t>
+                <w:t xml:space="preserve">Impact of Climate Change on HeatWave Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eyraud-Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.176-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/risks1030176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538571v2</w:t>
+                <w:t xml:space="preserve">hal-00937071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Climate Change on HeatWave Risk</w:t>
+                <w:t xml:space="preserve">Asymptotic multivariate finite-time ruin probabilities with heavy-tailed claim amounts: Impact of dependence and optimal reserve allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Biard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (26), pp. 79-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/risks1030176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937071v1</w:t>
+                <w:t xml:space="preserve">hal-00538571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruin probabilities for a regenerative Poisson gap generated risk process</w:t>
               </w:r>
@@ -2498,51 +2498,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88046219"/>
+    <w:nsid w:val="3E3E2E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2729,51 +2729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-biard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9560-4074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10870" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mefleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dombry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2018.1563146" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-019-00363-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mallein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/my58-1n45" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Avram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538571v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks1030176" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569254v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Asmussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-011-0002-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikady Nagaraja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.857" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBC9853B2C983956DDE2DC8E7A9930D25089D0BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372525v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Macci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Veraverbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10182" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-biard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9560-4074" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04639875v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostapha Diss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roussel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198924400048" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.10870" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998521v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mefleh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dombry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2018.1563146" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278472v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10687-019-00363-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mallein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Rabehasaina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2017.09.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Saussereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/my58-1n45" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831074v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Avram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dutang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/risks1030176" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538571v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569254v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Asmussen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-011-0002-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409418v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;vre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikady Nagaraja" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asmb.857" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBC9853B2C983956DDE2DC8E7A9930D25089D0BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372525v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Macci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Veraverbeke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308782v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Larabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernhard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04390716v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04251715v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00539886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LYO10182" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>