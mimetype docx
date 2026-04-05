--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2174,520 +2174,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir le suicide avec le numérique</w:t>
+                <w:t xml:space="preserve">Toward mHealth Brief Contact Interventions in Suicide Prevention: Case Series From the Suicide Intervention Assisted by Messages (SIAM) Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mesmeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gravey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.e8 - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/mhealth.7780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875108v1</w:t>
+                <w:t xml:space="preserve">hal-01686061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward mHealth Brief Contact Interventions in Suicide Prevention: Case Series From the Suicide Intervention Assisted by Messages (SIAM) Randomized Controlled Trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Gravey</w:t>
+                <w:t xml:space="preserve">Apprentissage constructiviste à base de systèmes multiagents. Une application au problème complexe de la régulation coopérative du trafic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32/2, pp.249-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.32.249-277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/mhealth.7780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686061v1</w:t>
+                <w:t xml:space="preserve">hal-01885654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage constructiviste à base de systèmes multiagents. Une application au problème complexe de la régulation coopérative du trafic</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prévention du suicide et santé connectée - Vers la personnalisation des soins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alis Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Med Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (8-9), pp.730 - 734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20183408021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ria.32.249-277⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01885654v1</w:t>
+                <w:t xml:space="preserve">hal-01880867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention du suicide et santé connectée - Vers la personnalisation des soins ?</w:t>
+                <w:t xml:space="preserve">Prévenir le suicide avec le numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alis Le Floch</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med Sci</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.31 - 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/20183408021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880867v1</w:t>
+                <w:t xml:space="preserve">hal-01875108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Assessment of Clinicians' Antipsychotic Prescription Habits in Psychiatric Inpatients: A Novel Web- and Mobile Phone-Based Prototype for a Dynamic Clinical Decision Support System</w:t>
               </w:r>
@@ -2833,51 +2833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Delhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Transportation Systems: Technology, Planning, and Operations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2963,51 +2963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67, pp. 266-279. </w:t>
@@ -3632,274 +3632,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration, estimation and sampling issues of 2 car-following parameters</w:t>
+                <w:t xml:space="preserve">Linear and Weakly Nonlinear Stability Analyses of Cooperative Car-Following Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3141/2422-15⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2308435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428755v1</w:t>
+                <w:t xml:space="preserve">hal-01428758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and Weakly Nonlinear Stability Analyses of Cooperative Car-Following Models</w:t>
+                <w:t xml:space="preserve">Calibration, estimation and sampling issues of 2 car-following parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (5), </w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2422, pp. 131-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2308435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3141/2422-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428758v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Queue-End Detection on Freeways with Floating Car Data : Practice-Ready Algorithm</w:t>
               </w:r>
@@ -4132,77 +4132,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2391, 2, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4807,51 +4807,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Pattern Learning in Exploring Robust Characteristics in Metaheuristic Design</w:t>
+                <w:t xml:space="preserve">Metaheuristic Hybridized with Tabular (Edges) Binary Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
@@ -4891,75 +4891,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROADEF, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150909v1</w:t>
+                <w:t xml:space="preserve">hal-05150925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaheuristic Hybridized with Tabular (Edges) Binary Classification</w:t>
+                <w:t xml:space="preserve">Explainable Pattern Learning in Exploring Robust Characteristics in Metaheuristic Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
@@ -4999,51 +4999,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ROADEF, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150925v1</w:t>
+                <w:t xml:space="preserve">hal-05150909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Robust Guidance for Metaheuristics: Do certain features significantly influence the Vehicle Routing Problem?</w:t>
               </w:r>
@@ -5356,51 +5356,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Knowledge Extraction Processes into Metaheuristic Algorithm</w:t>
+                <w:t xml:space="preserve">Machine Learning for Developing Guidance to Improve Metaheuristic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
@@ -5418,302 +5418,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th EU/ME meeting x Quantum School "Emerging optimization methods: from metaheuristics to quantum approaches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t>
+              <w:t xml:space="preserve">The 12th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton Riviera, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125866v1</w:t>
+                <w:t xml:space="preserve">hal-04586400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données hétérogènes pour la caractérisation de fake news : analyse empirique croisée de la presse en ligne et Twitter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Epalle</w:t>
+                <w:t xml:space="preserve">Integration of Knowledge Extraction Processes into Metaheuristic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël-David Lasseri</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAI : Infox sur Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Bancilhon, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">21th EU/ME meeting x Quantum School "Emerging optimization methods: from metaheuristics to quantum approaches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221835v1</w:t>
+                <w:t xml:space="preserve">hal-04125866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning for Developing Guidance to Improve Metaheuristic Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+                <w:t xml:space="preserve">Fouille de données hétérogènes pour la caractérisation de fake news : analyse empirique croisée de la presse en ligne et Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Epalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-David Lasseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Menton Riviera, France</w:t>
+              <w:t xml:space="preserve">SCAI : Infox sur Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Bancilhon, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586400v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Extension of NSGA-II for Scaling up Multi-objective Spatial Zoning Optimization</w:t>
               </w:r>
@@ -5829,51 +5829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,243 +5918,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory Routing Problem et Fouille de données : quel apport des règles de décision ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matheuristics Algorithm Guided by Machine Learning for Solving the Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lacomme</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220804v1</w:t>
+                <w:t xml:space="preserve">hal-04125851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matheuristics Algorithm Guided by Machine Learning for Solving the Vehicle Routing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+                <w:t xml:space="preserve">Inventory Routing Problem et Fouille de données : quel apport des règles de décision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 : 24ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125851v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How linked are routing and inventory in IRP? A data mining study</w:t>
               </w:r>
@@ -6166,51 +6166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6588,51 +6588,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Novel Exact Model of Zoning Optimization for Marine Spatial Planning</w:t>
+                <w:t xml:space="preserve">Developing an Exact Zoning Optimization Model for Marine Spatial Planning(MSP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohadese Basirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
@@ -6650,97 +6650,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394433v1</w:t>
+                <w:t xml:space="preserve">hal-03388857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an Exact Zoning Optimization Model for Marine Spatial Planning(MSP)</w:t>
+                <w:t xml:space="preserve">Developing a Novel Exact Model of Zoning Optimization for Marine Spatial Planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohadese Basirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
@@ -6758,752 +6758,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388857v1</w:t>
+                <w:t xml:space="preserve">hal-03394433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de l’espace de recherche dans un MNS via l’utilisation de machine learning pour des problèmes de VRP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Lucas</w:t>
+                <w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sorensen</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508447v1</w:t>
+                <w:t xml:space="preserve">hal-02506178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Dynamic Critical Links within Large Scale Network for Traffic State Prediction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Laharotte</w:t>
+                <w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohadese Basirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDMW 2020: International Conference on Data Mining Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpelier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922731v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Using Dependency Syntax-Based Methods for Automatic Detection of Psychiatric Comorbidities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Resources and ProcessIng of linguistic, para-linguistic and extra-linguistic Data from people with various forms of cognitive/psychiatric/developmental impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.142-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506178v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohadese Basirati</w:t>
+                <w:t xml:space="preserve">Reducing Space Search in Combinatorial Optimization Using Machine Learning Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LION 2020 : International Conference on Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557710v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Dependency Syntax-Based Methods for Automatic Detection of Psychiatric Comorbidities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+                <w:t xml:space="preserve">Réduction de l’espace de recherche dans un MNS via l’utilisation de machine learning pour des problèmes de VRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Sorensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources and ProcessIng of linguistic, para-linguistic and extra-linguistic Data from people with various forms of cognitive/psychiatric/developmental impairments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.142-150</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861753v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Space Search in Combinatorial Optimization Using Machine Learning Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Lucas</w:t>
+                <w:t xml:space="preserve">Detecting Dynamic Critical Links within Large Scale Network for Traffic State Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Laharotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kenneth Sörensen</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2020 : International Conference on Learning and Intelligent Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Athens, Greece. </w:t>
+              <w:t xml:space="preserve">ICDMW 2020: International Conference on Data Mining Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Sorrento, Italy. pp.820-827, </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-53552-0_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW51313.2020.00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020704v1</w:t>
+                <w:t xml:space="preserve">hal-03922731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRASP and Multiple Neighborhood Search for real vehicle routing problem</w:t>
               </w:r>
@@ -7528,51 +7528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8049,753 +8049,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de data mining et applications à l'analyse de bases de données de suicidants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart Mobility at the crossroads between artificial intelligence, machine learning and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement d’Etudes et de Prévention du Suicide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ASD 2018: Big data &amp; Applications 12th edition of the Conference on Advances of Decisional Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688452v1</w:t>
+                <w:t xml:space="preserve">hal-02505836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Mobility at the crossroads between artificial intelligence, machine learning and optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the Assessment methodology for Connected and Automated Vehicles on Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gueriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASD 2018: Big data &amp; Applications 12th edition of the Conference on Advances of Decisional Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">TRB 2018, 97th Annual Meeting Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Washington, United States. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505836v1</w:t>
+                <w:t xml:space="preserve">hal-02505823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Assessment methodology for Connected and Automated Vehicles on Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Gueriau</w:t>
+                <w:t xml:space="preserve">A clustering approach to infer Wikipedia contributors' profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Krishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteil</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 2018, 97th Annual Meeting Transportation Research Board</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPENSYM'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Jullien, Aug 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3233391.3233968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505823v1</w:t>
+                <w:t xml:space="preserve">hal-01832902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la fouille de données pour la prévention du risque suicidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge López Castroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale sur l'Extraction et la Gestion des Connaissances, Revue des Nouvelles Technologies de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.143 - 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering approach to infer Wikipedia contributors' profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shubham Krishna</w:t>
+                <w:t xml:space="preserve">Comparison of traffic forecasting methods in urban and suburban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPENSYM'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICTAI 2018 : IEEE 30th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.846-853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3233391.3233968⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832902v1</w:t>
+                <w:t xml:space="preserve">hal-01895136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of traffic forecasting methods in urban and suburban context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Fenet</w:t>
+                <w:t xml:space="preserve">Tournées de véhicules hétérogènes avec zones de circulation restreinte et trafic prédictif en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2018 : IEEE 30th International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895136v1</w:t>
+                <w:t xml:space="preserve">hal-02083933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournées de véhicules hétérogènes avec zones de circulation restreinte et trafic prédictif en milieu urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Lucas</w:t>
+                <w:t xml:space="preserve">Méthodes de data mining et applications à l'analyse de bases de données de suicidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupement d’Etudes et de Prévention du Suicide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083933v1</w:t>
+                <w:t xml:space="preserve">hal-01688452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of non-recurrent road traffic events based on clustering indicators</w:t>
               </w:r>
@@ -8876,77 +8876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle par apprentissage constructiviste pour le trafic coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8991,523 +8991,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connected heart rate sensors to monitor sleep quality: Electrodes, Chestbelt and smartwatch users acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Conejero</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Gourvennec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies, IEEE Computer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Washington, Dc, États-Unis. pp.344 - 345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHASE.2016.38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444287v1</w:t>
+                <w:t xml:space="preserve">hal-01359229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A constructivist approach for a self-adaptive decision-making system: application to road traffic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Jose, United States. pp.670-677, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2016.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connected heart rate sensors to monitor sleep quality: Electrodes, Chestbelt and smartwatch users acceptability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+                <w:t xml:space="preserve">Vers l’utilisation de graphes de liens causaux pour l’amélioration de la prévision court-terme du trafic routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gourvennec</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies, IEEE Computer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFP-IA 2016 Journée Transports Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359229v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’utilisation de graphes de liens causaux pour l’amélioration de la prévision court-terme du trafic routier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salotti</w:t>
+                <w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Baca-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP-IA 2016 Journée Transports Intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Washington, United States. pp.346 - 347, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CHASE.2016.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318166v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of Time-Dependent Contraction Hierarchies based on Sensitivity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Delhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9536,623 +9545,614 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+                <w:t xml:space="preserve">An exact method for multi-objective multi-modal trip planning problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kovalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHASE 2016 : IEEE First Conference on Connected Health: Applications, Systems and Engineering Technologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355330v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact method for multi-objective multi-modal trip planning problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suicide Sleep Monitoring (SSleeM): a feasibility and acceptability study of a wearable sleep tracking monitoring device in suicide attempters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guillodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Kovalev</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ismael Conejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Courtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">ESSSB 2016 : 16th European Symposium on Suicide and Suicidal behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oviedo, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505803v1</w:t>
+                <w:t xml:space="preserve">hal-01444287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur multiagent de trafic coopératif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
+                <w:t xml:space="preserve">The Halphen distribution system, a toolbox for modeling travel time variability: some insights based on mesoscopic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.165-174</w:t>
+              <w:t xml:space="preserve">94th Annual Meeting of the Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, WASHINGTON, United States. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163018v1</w:t>
+                <w:t xml:space="preserve">hal-01357136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Halphen distribution system, a toolbox for modeling travel time variability: some insights based on mesoscopic simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delhome</w:t>
+                <w:t xml:space="preserve">Multi-Agent Dynamic Coupling for Cooperative Vehicles Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94th Annual Meeting of the Transportation Research Board</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, WASHINGTON, United States. 17 p</w:t>
+              <w:t xml:space="preserve">The Twenty-Ninth Conference on Artificial Intelligence AAAI'2015 - (DEMO Track)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, United States. pp.4276-4277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357136v1</w:t>
+                <w:t xml:space="preserve">hal-01214296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Dynamic Coupling for Cooperative Vehicles Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un simulateur multiagent de trafic coopératif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Ninth Conference on Artificial Intelligence AAAI'2015 - (DEMO Track)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Austin, United States. pp.4276-4277</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214296v1</w:t>
+                <w:t xml:space="preserve">hal-01163018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche du plus court chemin stochastique avec des distributions de probabilité connues</w:t>
               </w:r>
@@ -10475,90 +10475,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, BORDEAUX, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946317v1</w:t>
+                <w:t xml:space="preserve">hal-01349121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Vehicle Shortest Path Problem with Replenishment Constraint</w:t>
               </w:r>
@@ -10646,51 +10646,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Charging Stations Allocation Model</w:t>
+                <w:t xml:space="preserve">Electric Vehicle Green Routing with Possible En-Route Recharging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
@@ -10708,560 +10708,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2014, 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, BORDEAUX, France. 4 p</w:t>
+              <w:t xml:space="preserve">IEEE 17th International Conference on Intelligent Transportation Systems ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349121v1</w:t>
+                <w:t xml:space="preserve">hal-01349100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Green Routing with Possible En-Route Recharging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Baouche</w:t>
+                <w:t xml:space="preserve">An extension of MovSim for Multi-Agent Cooperative Vehicles Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th International Conference on Intelligent Transportation Systems ITSC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Connected Vehicles &amp; Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Vienna, Austria. pp.859-860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349100v1</w:t>
+                <w:t xml:space="preserve">hal-01313180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of MovSim for Multi-Agent Cooperative Vehicles Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
+                <w:t xml:space="preserve">Electric Vehicle Charging Stations Allocation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Connected Vehicles &amp; Expo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRA 2014 - Transport Research Arena : 5th Conference: Transport Solutions from Research to Deployment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, PARIS, France. 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVE.2014.7297673⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01313180v1</w:t>
+                <w:t xml:space="preserve">hal-01349116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Charging Stations Allocation Models</w:t>
+                <w:t xml:space="preserve">Electric Vehicle Charging Stations Allocation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRA 2014 - Transport Research Arena : 5th Conference: Transport Solutions from Research to Deployment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, PARIS, France. 10 p</w:t>
+              <w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349116v1</w:t>
+                <w:t xml:space="preserve">hal-00946317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative highway traffic: multi-agent modelling and robustness to local perturbations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteil</w:t>
+                <w:t xml:space="preserve">A Bayesian Approach to Real-time Traffic State Estimation using a Particle PHD Filter with Appropriate Clutter Intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Canaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Board 92nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 24 p</w:t>
+              <w:t xml:space="preserve">92nd Transportation Research Board Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921136v1</w:t>
+                <w:t xml:space="preserve">hal-00925890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative highway traffic: multi-agent modeling and robustness assessment to local perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11270,252 +11266,239 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92nd Transportation Research Board Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, inconnue, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Approach to Real-time Traffic State Estimation using a Particle PHD Filter with Appropriate Clutter Intensity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+                <w:t xml:space="preserve">Energy Consumption Assessment For Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92nd Transportation Research Board Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, France. 13 p</w:t>
+              <w:t xml:space="preserve">International symposium on recent advances in transport modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Australie. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925890v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Assessment For Electric Vehicles</w:t>
+                <w:t xml:space="preserve">Planification d'itinéraire de véhicule électrique : évaluation et estimation de la consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
@@ -11533,302 +11516,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on recent advances in transport modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Australie. 5 p</w:t>
+              <w:t xml:space="preserve">14ème Conférence de la société française de recherche opérationnelle et aide à la décision (ROADEF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907790v1</w:t>
+                <w:t xml:space="preserve">hal-00925899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d'itinéraire de véhicule électrique : évaluation et estimation de la consommation d'énergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+                <w:t xml:space="preserve">Cooperative highway traffic : multi-agent modeling and robustness assessment to local perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Conférence de la société française de recherche opérationnelle et aide à la décision (ROADEF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, France. 2 p</w:t>
+              <w:t xml:space="preserve">the 92nd Annual Meeting of the Transportation Research Board, reviewed by TRB's Traffic Flow Theory and Characteristics Committee (AHB45) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Washington, D.C., United States. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925899v1</w:t>
+                <w:t xml:space="preserve">hal-01339136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative highway traffic : multi-agent modeling and robustness assessment to local perturbations</w:t>
+                <w:t xml:space="preserve">Cooperative highway traffic: multi-agent modelling and robustness to local perturbations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Armetta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 92nd Annual Meeting of the Transportation Research Board, reviewed by TRB's Traffic Flow Theory and Characteristics Committee (AHB45) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Washington, D.C., United States. pp.1-19</w:t>
+              <w:t xml:space="preserve">Transportation Research Board 92nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339136v1</w:t>
+                <w:t xml:space="preserve">hal-00921136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12118,90 +12118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de prévision à court terme du trafic en milieux urbain et périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2018 conférence sur l'apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12252,261 +12252,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power and Exponential Functions Relating Accidents to Traffic and Rain. Calibration on a French Network.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to Big Data and Its Applications in Insurance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régine Seidowsky</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts, Methodologies and Technologies for Transportation and Logistics, EWGT 2016, EURO 2016. Advances in Intelligent Systems and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57105-8⟩</w:t>
+              <w:t xml:space="preserve">Big Data for Insurance Companies volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, ISTE Editions, Wiley, pp.1-25, 2018, 9781786300737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119489368.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646697v1</w:t>
+                <w:t xml:space="preserve">hal-01686059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Big Data and Its Applications in Insurance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power and Exponential Functions Relating Accidents to Traffic and Rain. Calibration on a French Network.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Aron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neila Bhouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine El Faousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Seidowsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data for Insurance Companies volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, ISTE Editions, Wiley, pp.1-25, 2018, 9781786300737. </w:t>
+              <w:t xml:space="preserve">Advanced Concepts, Methodologies and Technologies for Transportation and Logistics, EWGT 2016, EURO 2016. Advances in Intelligent Systems and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 572, Springer Link, pp 309-333, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119489368.ch1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57105-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686059v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au big data et application à l'assurance</w:t>
               </w:r>
@@ -12759,51 +12759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12847,51 +12847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Propulsion Power Prediction of Cruise Ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Gonsalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13239,51 +13239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F155AA8"/>
+    <w:nsid w:val="B7BC99F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13470,51 +13470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-billot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2614-3822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149241860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bachelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-David Lasseri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01319-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09853-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrigon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Porras-Segovia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02888928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10070254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Norbury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Campa&#241;a-Montes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Romero-Medrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00963-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. El Faouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2019.1630690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885654v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.249-277" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delhome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2017.1326115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueriau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.01.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Delhome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2490-04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El-Faouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2014.893416" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Baouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2324023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428755v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2422-15" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428758v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308435" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Uyen Justine Dinh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2470-05" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921636v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921616v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Mouzon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2169-15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzebda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E.El Faouzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2009.0140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221835v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epalle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03976607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24866-5_16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221824v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudresh Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00119" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guibourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenner Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867321" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505823v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895136v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00132" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371774v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0107" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318166v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505803v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kovalev" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357136v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214296v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Rakha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946317v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313180v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297673" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349116v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869443v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925890v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907790v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925899v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646697v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Faousi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57105-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01760656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-billot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2614-3822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149241860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bachelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-David Lasseri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01319-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09853-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrigon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Porras-Segovia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02888928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10070254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Norbury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Campa&#241;a-Montes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Romero-Medrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00963-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. El Faouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2019.1630690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.249-277" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delhome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2017.1326115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueriau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.01.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Delhome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2490-04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El-Faouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2014.893416" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Baouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2324023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2422-15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Uyen Justine Dinh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2470-05" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921636v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921616v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Mouzon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2169-15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzebda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E.El Faouzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2009.0140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epalle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03976607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24866-5_16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221824v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudresh Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guibourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenner Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867321" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505736v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505803v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kovalev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357136v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Rakha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349121v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297673" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Faousi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57105-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01760656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>