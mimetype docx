--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -941,338 +941,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équipe « Decision Aid and Information Discovery » (DECIDE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+                <w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohadese Basirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.726187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281984v1</w:t>
+                <w:t xml:space="preserve">hal-03434508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohadese Basirati</w:t>
+                <w:t xml:space="preserve">Équipe « Decision Aid and Information Discovery » (DECIDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bocher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434508v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Natural Language Processing in Mental Health: Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Le Glaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinicians’ Concerns About Mobile Ecological Momentary Assessment Tools Designed for Emerging Psychiatric Problems: Prospective Acceptability Assessment of the MEmind App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Erik Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,51 +2496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med Sci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (8-9), pp.730 - 734. </w:t>
@@ -2604,51 +2604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 189, pp.31 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6343,77 +6343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatique du discours de patients pour la détection de comorbidités psychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6804,312 +6804,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohadese Basirati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506178v1</w:t>
+                <w:t xml:space="preserve">hal-02557710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid multi-objective evolutionary-based and multi-criteria decision-making approach for cooperative marine spatial planning (MSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohadese Basirati</w:t>
+                <w:t xml:space="preserve">An Online Learning-based Metaheuristic for Solving Combinatorial Optimization Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Karimi-Mamaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2020, Montpelier, France</w:t>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557710v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Dependency Syntax-Based Methods for Automatic Detection of Psychiatric Comorbidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7770,64 +7770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 2019 : Fathomless Futures: Algorithmic and Imagined</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8686,51 +8686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de data mining et applications à l'analyse de bases de données de suicidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9378,51 +9378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9782,377 +9782,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Halphen distribution system, a toolbox for modeling travel time variability: some insights based on mesoscopic simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delhome</w:t>
+                <w:t xml:space="preserve">Multi-Agent Dynamic Coupling for Cooperative Vehicles Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94th Annual Meeting of the Transportation Research Board</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, WASHINGTON, United States. 17 p</w:t>
+              <w:t xml:space="preserve">The Twenty-Ninth Conference on Artificial Intelligence AAAI'2015 - (DEMO Track)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, United States. pp.4276-4277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357136v1</w:t>
+                <w:t xml:space="preserve">hal-01214296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Dynamic Coupling for Cooperative Vehicles Modeling</w:t>
+                <w:t xml:space="preserve">Un simulateur multiagent de trafic coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Ninth Conference on Artificial Intelligence AAAI'2015 - (DEMO Track)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Austin, United States. pp.4276-4277</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214296v1</w:t>
+                <w:t xml:space="preserve">hal-01163018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur multiagent de trafic coopératif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
+                <w:t xml:space="preserve">The Halphen distribution system, a toolbox for modeling travel time variability: some insights based on mesoscopic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.165-174</w:t>
+              <w:t xml:space="preserve">94th Annual Meeting of the Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, WASHINGTON, United States. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163018v1</w:t>
+                <w:t xml:space="preserve">hal-01357136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche du plus court chemin stochastique avec des distributions de probabilité connues</w:t>
               </w:r>
@@ -12284,51 +12284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data for Insurance Companies volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE Editions, Wiley, pp.1-25, 2018, 9781786300737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12518,51 +12518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le big data pour les compagnies d'assurance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE Editions, pp.17-39, 2017, Innovation, entrepreneuriat et gestion, Série Big Data, IA et analyse de données, 978-1-78405-298-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12759,51 +12759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Lorang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12847,51 +12847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into the Propulsion Power Prediction of Cruise Ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Gonsalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13239,51 +13239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B7BC99F7"/>
+    <w:nsid w:val="77F91B4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13470,51 +13470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-billot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2614-3822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149241860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bachelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-David Lasseri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01319-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09853-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrigon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Porras-Segovia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02888928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10070254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Norbury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Campa&#241;a-Montes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Romero-Medrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00963-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. El Faouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2019.1630690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.249-277" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delhome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2017.1326115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueriau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.01.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Delhome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2490-04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El-Faouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2014.893416" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Baouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2324023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2422-15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Uyen Justine Dinh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2470-05" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921636v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921616v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Mouzon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2169-15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzebda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E.El Faouzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2009.0140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epalle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03976607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24866-5_16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221824v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudresh Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guibourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenner Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867321" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505736v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505803v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kovalev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357136v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214296v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163018v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Rakha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349121v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297673" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Faousi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57105-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01760656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-billot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2614-3822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149241860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bachelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-David Lasseri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01319-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09853-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrigon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Porras-Segovia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02888928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10070254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Norbury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Campa&#241;a-Montes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Romero-Medrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00963-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. El Faouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2019.1630690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.249-277" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delhome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2017.1326115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueriau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.01.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Delhome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2490-04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El-Faouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2014.893416" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Baouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2324023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2422-15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Uyen Justine Dinh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2470-05" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921636v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921616v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Mouzon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2169-15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzebda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E.El Faouzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2009.0140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epalle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03976607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24866-5_16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221824v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudresh Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guibourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenner Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867321" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505736v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505803v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kovalev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357136v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Rakha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349121v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297673" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Faousi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57105-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01760656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>