--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -941,338 +941,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohadese Basirati</w:t>
+                <w:t xml:space="preserve">Équipe « Decision Aid and Information Discovery » (DECIDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bocher</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 112, pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434508v1</w:t>
+                <w:t xml:space="preserve">hal-03281984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Équipe « Decision Aid and Information Discovery » (DECIDE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+                <w:t xml:space="preserve">Exact Zoning Optimization Model for Marine Spatial Planning (MSP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohadese Basirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannis Haralambous</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lemey</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association Française pour l'Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.726187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281984v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning and Natural Language Processing in Mental Health: Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Le Glaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deok-Hee Kim-Dufor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1317,261 +1317,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of Data Cleaning Approaches in a Hydrographic Framework with a Focus on Bathymetric Multibeam Echosounder Datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une plateforme de crowdfunding et son réseau social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Le Deunf</w:t>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Debese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schmitt</w:t>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences10070254⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les mutations de l’accompagnement entrepreneurial, 46 (286), pp.135--151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888928v1</w:t>
+                <w:t xml:space="preserve">hal-02880083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une plateforme de crowdfunding et son réseau social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+                <w:t xml:space="preserve">A Review of Data Cleaning Approaches in a Hydrographic Framework with a Focus on Bathymetric Multibeam Echosounder Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Le Deunf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brisson</w:t>
+                <w:t xml:space="preserve">Nathalie Debese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Thierry Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Les mutations de l’accompagnement entrepreneurial, 46 (286), pp.135--151. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10070254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880083v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social media and smartphone app use predicts maintenance of physical activity during Covid-19 enforced isolation in psychiatric outpatients</w:t>
               </w:r>
@@ -1912,51 +1912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinicians’ Concerns About Mobile Ecological Momentary Assessment Tools Designed for Emerging Psychiatric Problems: Prospective Acceptability Assessment of the MEmind App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Erik Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,51 +2496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guillodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alis Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Med Sci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (8-9), pp.730 - 734. </w:t>
@@ -2604,51 +2604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télécom‎ : revue de l'association TELECOM Paristech ALUMNI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 189, pp.31 - 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3398,261 +3398,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Root Locus Method: Application to Linear Stability Analysis and Design of Cooperative Car Following Models</w:t>
+                <w:t xml:space="preserve">Efficient Allocation of Electric Vehicles Charging Stations: Optimization Model and Application to a Dense Urban Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Sau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteil</w:t>
+                <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportmetrica B: Transport Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21680566.2014.893416⟩</w:t>
+              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp. 33-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MITS.2014.2324023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428757v1</w:t>
+                <w:t xml:space="preserve">hal-01425073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Allocation of Electric Vehicles Charging Stations: Optimization Model and Application to a Dense Urban Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Baouche</w:t>
+                <w:t xml:space="preserve">The Root Locus Method: Application to Linear Stability Analysis and Design of Cooperative Car Following Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intelligent Transportation Systems Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (3), pp. 33-43. </w:t>
+              <w:t xml:space="preserve">Transportmetrica B: Transport Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp. 60-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MITS.2014.2324023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21680566.2014.893416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425073v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and Weakly Nonlinear Stability Analyses of Cooperative Car-Following Models</w:t>
               </w:r>
@@ -3664,51 +3664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3781,51 +3781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,477 +4325,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921616v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the changes in operating traffic stream conditions due to weather conditions</w:t>
+                <w:t xml:space="preserve">Motorway travel time prediction based on toll data and weather effect integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.-E. El Faouzi</w:t>
+                <w:t xml:space="preserve">Salim Bouzebda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. de Mouzon</w:t>
+                <w:t xml:space="preserve">N.-E.El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-its.2009.0140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566032v1</w:t>
+                <w:t xml:space="preserve">hal-01764377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conditionally linearly stable second-order traffic model derived from a Vlasov kinetic description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the changes in operating traffic stream conditions due to weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. de Mouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 338, pp.529-537</w:t>
+              <w:t xml:space="preserve">Advances in Transportation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, A 21, pp.33-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566031v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the impact of rain into traffic management online traffic state estimation using sequential Monte Carlo techniques</w:t>
+                <w:t xml:space="preserve">A conditionally linearly stable second-order traffic model derived from a Vlasov kinetic description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chalons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Vuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338, pp.529-537</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3141/2169-15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00566030v1</w:t>
+                <w:t xml:space="preserve">hal-00566031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorway travel time prediction based on toll data and weather effect integration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating the impact of rain into traffic management online traffic state estimation using sequential Monte Carlo techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Bouzebda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Billot</w:t>
+                <w:t xml:space="preserve">F. de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Intelligent Transport Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (4), </w:t>
+              <w:t xml:space="preserve">Transportation Research Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2169, pp.141-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-its.2009.0140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3141/2169-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764377v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5464,360 +5464,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Knowledge Extraction Processes into Metaheuristic Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
+                <w:t xml:space="preserve">An Extension of NSGA-II for Scaling up Multi-objective Spatial Zoning Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohadese Basirati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th EU/ME meeting x Quantum School "Emerging optimization methods: from metaheuristics to quantum approaches"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LION 2022: International Conference on Learning and Intelligent Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milos Island, Greece. pp.205-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24866-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125866v1</w:t>
+                <w:t xml:space="preserve">hal-03976607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données hétérogènes pour la caractérisation de fake news : analyse empirique croisée de la presse en ligne et Twitter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Epalle</w:t>
+                <w:t xml:space="preserve">Integration of Knowledge Extraction Processes into Metaheuristic Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bachtiar Herdianto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël-David Lasseri</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCAI : Infox sur Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Bancilhon, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">21th EU/ME meeting x Quantum School "Emerging optimization methods: from metaheuristics to quantum approaches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221835v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of NSGA-II for Scaling up Multi-objective Spatial Zoning Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohadese Basirati</w:t>
+                <w:t xml:space="preserve">Fouille de données hétérogènes pour la caractérisation de fake news : analyse empirique croisée de la presse en ligne et Twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Epalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël-David Lasseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LION 2022: International Conference on Learning and Intelligent Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SCAI : Infox sur Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Bancilhon, Mar 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03976607v1</w:t>
+                <w:t xml:space="preserve">hal-04221835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données hétérogènes pour la caractérisation de rumeurs et fake news : analyse empirique croisée de la presse en ligne et Twitter</w:t>
               </w:r>
@@ -5829,51 +5829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Lyubareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Epalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6343,77 +6343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatique du discours de patients pour la détection de comorbidités psychiatriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6464,51 +6464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seabed prediction from airborne topo-bathymetric lidar point cloud using machine learning approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Le Deunf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudresh Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6741,51 +6741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMS Annual Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7039,77 +7039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Dependency Syntax-Based Methods for Automatic Detection of Psychiatric Comorbidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Haralambous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7610,77 +7610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlier detection for Multibeam echo sounder (MBES) data from past to present</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Le Deunf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Debese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guibourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7770,64 +7770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 2019 : Fathomless Futures: Algorithmic and Imagined</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7846,766 +7846,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02505798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding platform and inter-project social network: example of Ulule</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bothorel</w:t>
+                <w:t xml:space="preserve">Amélioration de la résolution d’un problème de tournées de véhicules hétérogènes multi-attributs par des méthodes de machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 2019: Fathomless Futures: Algorithmic and Imagined</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
+              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505858v1</w:t>
+                <w:t xml:space="preserve">hal-02084324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la résolution d’un problème de tournées de véhicules hétérogènes multi-attributs par des méthodes de machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Lucas</w:t>
+                <w:t xml:space="preserve">Crowdfunding platform and inter-project social network: example of Ulule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Lyubareva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">SASE 2019: Fathomless Futures: Algorithmic and Imagined</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084324v1</w:t>
+                <w:t xml:space="preserve">hal-02505858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Mobility at the crossroads between artificial intelligence, machine learning and optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A clustering approach to infer Wikipedia contributors' profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubham Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASD 2018: Big data &amp; Applications 12th edition of the Conference on Advances of Decisional Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OPENSYM'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Jullien, Aug 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3233391.3233968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505836v1</w:t>
+                <w:t xml:space="preserve">hal-01832902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Assessment methodology for Connected and Automated Vehicles on Traffic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la fouille de données pour la prévention du risque suicidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge López Castroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRB 2018, 97th Annual Meeting Transportation Research Board</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Washington, United States. 19p</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur l'Extraction et la Gestion des Connaissances, Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.143 - 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505823v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A clustering approach to infer Wikipedia contributors' profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shubham Krishna</w:t>
+                <w:t xml:space="preserve">Comparison of traffic forecasting methods in urban and suburban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPENSYM'18</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3233391.3233968⟩</w:t>
+              <w:t xml:space="preserve">ICTAI 2018 : IEEE 30th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Volos, Greece. pp.846-853, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832902v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la fouille de données pour la prévention du risque suicidaire</w:t>
+                <w:t xml:space="preserve">Smart Mobility at the crossroads between artificial intelligence, machine learning and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur l'Extraction et la Gestion des Connaissances, Revue des Nouvelles Technologies de l'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. pp.143 - 154</w:t>
+              <w:t xml:space="preserve">ASD 2018: Big data &amp; Applications 12th edition of the Conference on Advances of Decisional Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694714v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of traffic forecasting methods in urban and suburban context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Fenet</w:t>
+                <w:t xml:space="preserve">Contribution to the Assessment methodology for Connected and Automated Vehicles on Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2018 : IEEE 30th International Conference on Tools with Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TRB 2018, 97th Annual Meeting Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Washington, United States. 19p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI.2018.00132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01895136v1</w:t>
+                <w:t xml:space="preserve">hal-02505823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournées de véhicules hétérogènes avec zones de circulation restreinte et trafic prédictif en milieu urbain</w:t>
               </w:r>
@@ -8686,51 +8686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de data mining et applications à l'analyse de bases de données de suicidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9095,278 +9095,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A constructivist approach for a self-adaptive decision-making system: application to road traffic control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+                <w:t xml:space="preserve">Vers l’utilisation de graphes de liens causaux pour l’amélioration de la prévision court-terme du trafic routier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RFP-IA 2016 Journée Transports Intelligents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371774v1</w:t>
+                <w:t xml:space="preserve">hal-01318166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’utilisation de graphes de liens causaux pour l’amélioration de la prévision court-terme du trafic routier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Salotti</w:t>
+                <w:t xml:space="preserve">A constructivist approach for a self-adaptive decision-making system: application to road traffic control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFP-IA 2016 Journée Transports Intelligents</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, San Jose, United States. pp.670-677, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI.2016.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318166v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward E-Health Applications for Suicide Prevention</w:t>
               </w:r>
@@ -9378,51 +9378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Berrouiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9782,377 +9782,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Dynamic Coupling for Cooperative Vehicles Modeling</w:t>
+                <w:t xml:space="preserve">Un simulateur multiagent de trafic coopératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Twenty-Ninth Conference on Artificial Intelligence AAAI'2015 - (DEMO Track)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Austin, United States. pp.4276-4277</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.165-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214296v1</w:t>
+                <w:t xml:space="preserve">hal-01163018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un simulateur multiagent de trafic coopératif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guériau</w:t>
+                <w:t xml:space="preserve">The Halphen distribution system, a toolbox for modeling travel time variability: some insights based on mesoscopic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Delhome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones sur les Systèmes Multi-Agents (JFSMA'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.165-174</w:t>
+              <w:t xml:space="preserve">94th Annual Meeting of the Transportation Research Board</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, WASHINGTON, United States. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163018v1</w:t>
+                <w:t xml:space="preserve">hal-01357136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Halphen distribution system, a toolbox for modeling travel time variability: some insights based on mesoscopic simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Delhome</w:t>
+                <w:t xml:space="preserve">Multi-Agent Dynamic Coupling for Cooperative Vehicles Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">94th Annual Meeting of the Transportation Research Board</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, WASHINGTON, United States. 17 p</w:t>
+              <w:t xml:space="preserve">The Twenty-Ninth Conference on Artificial Intelligence AAAI'2015 - (DEMO Track)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Austin, United States. pp.4276-4277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357136v1</w:t>
+                <w:t xml:space="preserve">hal-01214296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche du plus court chemin stochastique avec des distributions de probabilité connues</w:t>
               </w:r>
@@ -10436,77 +10436,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Vehicle Charging Stations Allocation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10538,243 +10538,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Shortest Path Problem with Replenishment Constraint</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Electric Vehicle Green Routing with Possible En-Route Recharging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCVE 2014, International Conference on Connected Vehicles and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, VIENNE, Austria. 2 p</w:t>
+              <w:t xml:space="preserve">IEEE 17th International Conference on Intelligent Transportation Systems ITSC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349117v1</w:t>
+                <w:t xml:space="preserve">hal-01349100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric Vehicle Green Routing with Possible En-Route Recharging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Electric Vehicle Shortest Path Problem with Replenishment Constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 17th International Conference on Intelligent Transportation Systems ITSC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Qingdao, China. 6 p</w:t>
+              <w:t xml:space="preserve">ICCVE 2014, International Conference on Connected Vehicles and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, VIENNE, Austria. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349100v1</w:t>
+                <w:t xml:space="preserve">hal-01349117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of MovSim for Multi-Agent Cooperative Vehicles Modeling</w:t>
               </w:r>
@@ -10890,90 +10890,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Vehicle Charging Stations Allocation Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRA 2014 - Transport Research Arena : 5th Conference: Transport Solutions from Research to Deployment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, PARIS, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10998,77 +10998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric Vehicle Charging Stations Allocation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11158,51 +11158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">92nd Transportation Research Board Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11221,303 +11221,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative highway traffic: multi-agent modeling and robustness assessment to local perturbations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Monteil</w:t>
+                <w:t xml:space="preserve">Energy Consumption Assessment For Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Baouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92nd Transportation Research Board Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, inconnue, France. 24 p</w:t>
+              <w:t xml:space="preserve">International symposium on recent advances in transport modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Australie. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00869443v1</w:t>
+                <w:t xml:space="preserve">hal-00907790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Consumption Assessment For Electric Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouad Baouche</w:t>
+                <w:t xml:space="preserve">Cooperative highway traffic: multi-agent modeling and robustness assessment to local perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rochdi Trigui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Sau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Armetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on recent advances in transport modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Australie. 5 p</w:t>
+              <w:t xml:space="preserve">92nd Transportation Research Board Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, inconnue, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907790v1</w:t>
+                <w:t xml:space="preserve">hal-00869443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d'itinéraire de véhicule électrique : évaluation et estimation de la consommation d'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Baouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochdi Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11715,51 +11715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Armetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12118,90 +12118,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes de prévision à court terme du trafic en milieux urbain et périurbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Salotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddin El Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2018 conférence sur l'apprentissage automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12271,64 +12271,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Big Data and Its Applications in Insurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data for Insurance Companies volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE Editions, Wiley, pp.1-25, 2018, 9781786300737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12505,64 +12505,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au big data et application à l'assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bothorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le big data pour les compagnies d'assurance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE Editions, pp.17-39, 2017, Innovation, entrepreneuriat et gestion, Série Big Data, IA et analyse de données, 978-1-78405-298-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13239,51 +13239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77F91B4C"/>
+    <w:nsid w:val="CD88B33F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13470,51 +13470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-billot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2614-3822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149241860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bachelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-David Lasseri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01319-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09853-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrigon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Porras-Segovia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02888928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmitt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10070254" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Norbury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Campa&#241;a-Montes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Romero-Medrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00963-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. El Faouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2019.1630690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.249-277" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delhome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2017.1326115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueriau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.01.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Delhome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2490-04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El-Faouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2014.893416" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425073v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Baouche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2324023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2422-15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Uyen Justine Dinh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2470-05" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921636v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921616v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566032v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Mouzon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566030v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2169-15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764377v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzebda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E.El Faouzi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2009.0140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epalle" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03976607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24866-5_16" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221824v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudresh Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guibourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenner Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867321" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505836v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00132" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318166v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505736v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505803v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kovalev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214296v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357136v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Rakha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349121v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349117v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349100v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297673" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869443v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907790v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Faousi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57105-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01760656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/romain-billot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2614-3822" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149241860" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachtiar Herdianto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Billot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.12.029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bachelot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Lyubareva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-David Lasseri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-024-01319-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03794648v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohadese Basirati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-023-09853-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Baudier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.137.0069" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218485v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bayen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanderbecken" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrigon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Porras-Segovia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courtet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lopez-Castroman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Berrouiguet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03281984v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Haralambous" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lemey" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03434508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.726187" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03217684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Le Glaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deok-Hee Kim-Dufor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880083v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bothorel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00402" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02888928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debese" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schmitt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10070254" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03177611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Norbury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Campa&#241;a-Montes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Romero-Medrano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-020-00963-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505720v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monteil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. El Faouzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2019.1630690" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143916v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.05.025" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02161827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Erik Larsen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Devylder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/10111" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269909v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jaussent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mental.9766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686061v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Larsen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mesmeur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gravey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mhealth.7780" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Armetta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.249-277" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Moal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guillodo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Le Floch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20183408021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513261v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Barrig&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara A. Brandt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Nitzburg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Ovejero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.5954" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802675v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Delhome" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15472450.2017.1326115" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298573v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gueriau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2016.01.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256331v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Delhome" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Duret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2490-04" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213936v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Laharotte" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Oukhellou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Nantes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2367165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Aron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El-Faouzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Seidowsky" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Baouche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Trigui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MITS.2014.2324023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428757v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680566.2014.893416" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428758v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2308435" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428755v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Buisson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2422-15" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349918v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu-Uyen Justine Dinh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pillet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2470-05" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921636v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Buton" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339166v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921616v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898013001040" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Bouzebda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E.El Faouzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-its.2009.0140" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566032v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. El Faouzi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. de Mouzon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566031v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Vuyst" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566030v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2169-15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150925v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150909v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150852v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586409v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586400v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03976607v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24866-5_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221835v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Epalle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221824v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125851v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220804v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Martino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285115v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth S&#246;rensen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258036v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudresh Mishra" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pastol" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Oudot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9706113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03388857v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03394433v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02557710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02506178v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Karimi-Mamaghan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02861753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53552-0_15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508447v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sorensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922731v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW51313.2020.00119" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162957v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Rault" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guibourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenner Etienne" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867321" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084324v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505858v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubham Krishna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3233391.3233968" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694714v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Walter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge L&#243;pez Castroman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895136v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Salotti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2018.00132" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505836v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505823v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083933v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688452v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565620v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359229v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gourvennec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.38" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318166v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01371774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI.2016.0107" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355330v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Baca-Garcia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CHASE.2016.37" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505736v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505803v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kovalev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444287v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Conejero" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357136v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214296v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353523v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Rakha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357117v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349121v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349100v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349117v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313180v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVE.2014.7297673" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349116v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925890v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907790v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869443v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339136v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921136v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452300v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdscongress.org/about.htm" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505831v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119489368.ch1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646697v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Bhouri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine El Faousi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57105-8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596095v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663574v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Gonsalves" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lorang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03355574v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00557812v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ECAP0037" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01760656v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>